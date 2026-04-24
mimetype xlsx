--- v2 (2026-03-09)
+++ v3 (2026-04-24)
@@ -23260,93 +23260,93 @@
       <c r="T77" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U77" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V77" s="3" t="s">
         <v>1096</v>
       </c>
       <c r="W77" s="3" t="s">
         <v>1097</v>
       </c>
       <c r="X77" s="3" t="s">
         <v>104</v>
       </c>
       <c r="Y77" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z77" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA77" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB77" s="3" t="s">
-        <v>975</v>
+        <v>798</v>
       </c>
       <c r="AC77" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD77" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE77" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF77" s="3" t="s">
         <v>86</v>
       </c>
       <c r="AG77" s="3" t="s">
         <v>86</v>
       </c>
       <c r="AH77" s="3" t="s">
         <v>86</v>
       </c>
       <c r="AI77" s="3" t="s">
         <v>86</v>
       </c>
       <c r="AJ77" s="3" t="s">
         <v>86</v>
       </c>
       <c r="AK77" s="3" t="s">
         <v>86</v>
       </c>
       <c r="AL77" s="3" t="s">
         <v>294</v>
       </c>
       <c r="AM77" s="3" t="s">
         <v>250</v>
       </c>
       <c r="AN77" s="3" t="s">
         <v>135</v>
       </c>
       <c r="AO77" s="3" t="s">
         <v>103</v>
       </c>
       <c r="AP77" s="3" t="s">
-        <v>250</v>
+        <v>166</v>
       </c>
       <c r="AQ77" s="3" t="s">
         <v>166</v>
       </c>
       <c r="AR77" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AS77" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AT77" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AU77" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AV77" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AW77" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AX77" s="3" t="s">
         <v>78</v>
       </c>
@@ -27323,90 +27323,90 @@
       <c r="T94" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U94" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V94" s="3" t="s">
         <v>75</v>
       </c>
       <c r="W94" s="3" t="s">
         <v>1323</v>
       </c>
       <c r="X94" s="3" t="s">
         <v>104</v>
       </c>
       <c r="Y94" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z94" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA94" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB94" s="3" t="s">
-        <v>264</v>
+        <v>393</v>
       </c>
       <c r="AC94" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD94" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE94" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF94" s="3" t="s">
         <v>86</v>
       </c>
       <c r="AG94" s="3" t="s">
         <v>86</v>
       </c>
       <c r="AH94" s="3" t="s">
         <v>86</v>
       </c>
       <c r="AI94" s="3" t="s">
         <v>86</v>
       </c>
       <c r="AJ94" s="3" t="s">
         <v>86</v>
       </c>
       <c r="AK94" s="3" t="s">
         <v>86</v>
       </c>
       <c r="AL94" s="3" t="s">
         <v>135</v>
       </c>
       <c r="AM94" s="3" t="s">
         <v>103</v>
       </c>
       <c r="AN94" s="3" t="s">
         <v>86</v>
       </c>
       <c r="AO94" s="3" t="s">
-        <v>80</v>
+        <v>135</v>
       </c>
       <c r="AP94" s="3" t="s">
         <v>294</v>
       </c>
       <c r="AQ94" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AR94" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AS94" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AT94" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AU94" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AV94" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AW94" s="3" t="s">
         <v>78</v>
       </c>
@@ -28518,87 +28518,87 @@
       <c r="T99" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U99" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V99" s="3" t="s">
         <v>75</v>
       </c>
       <c r="W99" s="3" t="s">
         <v>1391</v>
       </c>
       <c r="X99" s="3" t="s">
         <v>104</v>
       </c>
       <c r="Y99" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z99" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA99" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB99" s="3" t="s">
-        <v>234</v>
+        <v>264</v>
       </c>
       <c r="AC99" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD99" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE99" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF99" s="3" t="s">
         <v>86</v>
       </c>
       <c r="AG99" s="3" t="s">
         <v>86</v>
       </c>
       <c r="AH99" s="3" t="s">
         <v>86</v>
       </c>
       <c r="AI99" s="3" t="s">
         <v>86</v>
       </c>
       <c r="AJ99" s="3" t="s">
         <v>86</v>
       </c>
       <c r="AK99" s="3" t="s">
         <v>86</v>
       </c>
       <c r="AL99" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AM99" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AN99" s="3" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="AO99" s="3" t="s">
         <v>101</v>
       </c>
       <c r="AP99" s="3" t="s">
         <v>135</v>
       </c>
       <c r="AQ99" s="3" t="s">
         <v>250</v>
       </c>
       <c r="AR99" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AS99" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AT99" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AU99" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AV99" s="3" t="s">
         <v>78</v>
       </c>
@@ -33493,93 +33493,93 @@
       <c r="L120" s="3"/>
       <c r="M120" s="3"/>
       <c r="N120" s="3"/>
       <c r="O120" s="3"/>
       <c r="P120" s="3"/>
       <c r="Q120" s="3"/>
       <c r="R120" s="3"/>
       <c r="S120" s="3"/>
       <c r="T120" s="3"/>
       <c r="U120" s="3"/>
       <c r="V120" s="3"/>
       <c r="W120" s="3"/>
       <c r="X120" s="3">
         <v>1077.0</v>
       </c>
       <c r="Y120" s="3">
         <v>20.0</v>
       </c>
       <c r="Z120" s="3">
         <v>2.0</v>
       </c>
       <c r="AA120" s="3">
         <v>10.0</v>
       </c>
       <c r="AB120" s="3">
-        <v>15660.0</v>
+        <v>15663.0</v>
       </c>
       <c r="AC120" s="3">
         <v>352.0</v>
       </c>
       <c r="AD120" s="3">
         <v>36.0</v>
       </c>
       <c r="AE120" s="3">
         <v>64.0</v>
       </c>
       <c r="AF120" s="3">
         <v>166.0</v>
       </c>
       <c r="AG120" s="3">
         <v>175.0</v>
       </c>
       <c r="AH120" s="3">
         <v>187.0</v>
       </c>
       <c r="AI120" s="3">
         <v>187.0</v>
       </c>
       <c r="AJ120" s="3">
         <v>189.0</v>
       </c>
       <c r="AK120" s="3">
         <v>177.0</v>
       </c>
       <c r="AL120" s="3">
         <v>2393.0</v>
       </c>
       <c r="AM120" s="3">
         <v>2469.0</v>
       </c>
       <c r="AN120" s="3">
-        <v>2708.0</v>
+        <v>2709.0</v>
       </c>
       <c r="AO120" s="3">
-        <v>2791.0</v>
+        <v>2792.0</v>
       </c>
       <c r="AP120" s="3">
-        <v>2760.0</v>
+        <v>2761.0</v>
       </c>
       <c r="AQ120" s="3">
         <v>2623.0</v>
       </c>
       <c r="AR120" s="3">
         <v>0.0</v>
       </c>
       <c r="AS120" s="3">
         <v>0.0</v>
       </c>
       <c r="AT120" s="3">
         <v>5.0</v>
       </c>
       <c r="AU120" s="3">
         <v>5.0</v>
       </c>
       <c r="AV120" s="3">
         <v>5.0</v>
       </c>
       <c r="AW120" s="3">
         <v>5.0</v>
       </c>
       <c r="AX120" s="3">
         <v>0.0</v>
       </c>