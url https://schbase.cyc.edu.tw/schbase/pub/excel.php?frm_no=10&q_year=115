--- v0 (2026-09-05)
+++ v1 (2026-10-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1683">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1686">
   <si>
     <t>國民小學</t>
   </si>
   <si>
     <t>編號</t>
   </si>
   <si>
     <t>分區</t>
   </si>
   <si>
     <t>鄉鎮</t>
   </si>
   <si>
     <t>單位</t>
   </si>
   <si>
     <t>基本資料</t>
   </si>
   <si>
     <t>聯絡資料</t>
   </si>
   <si>
     <t>主管資料</t>
   </si>
   <si>
@@ -1121,50 +1121,53 @@
   <si>
     <t>　李芳如</t>
   </si>
   <si>
     <t>　05-2611244</t>
   </si>
   <si>
     <t>　05-2615466</t>
   </si>
   <si>
     <t>　sakps@mail.cyc.edu.tw</t>
   </si>
   <si>
     <t>　嘉義縣竹崎鄉沙坑村8鄰57-2號</t>
   </si>
   <si>
     <t>　https://www.sakps.cyc.edu.tw/</t>
   </si>
   <si>
     <t>　施習斌</t>
   </si>
   <si>
     <t>　唐志和</t>
   </si>
   <si>
+    <t>　黎亭佑</t>
+  </si>
+  <si>
     <t>番路鄉</t>
   </si>
   <si>
     <t>民和國小</t>
   </si>
   <si>
     <t>　09.03.31</t>
   </si>
   <si>
     <t>　劉秀燕</t>
   </si>
   <si>
     <t>　104.08.01</t>
   </si>
   <si>
     <t>　05-2592188</t>
   </si>
   <si>
     <t>　05-2590555</t>
   </si>
   <si>
     <t>　mhes@mail.cyc.edu.tw</t>
   </si>
   <si>
     <t>　05-2592188#360</t>
@@ -4764,50 +4767,56 @@
     <t>　103.08.01</t>
   </si>
   <si>
     <t>　05-2691150</t>
   </si>
   <si>
     <t>　05-2697048</t>
   </si>
   <si>
     <t>　mlps@mail.cyc.edu.tw</t>
   </si>
   <si>
     <t>　05-2691150#101</t>
   </si>
   <si>
     <t>　嘉義縣溪口鄉美北村78-3號</t>
   </si>
   <si>
     <t>　https://www.mlps.cyc.edu.tw</t>
   </si>
   <si>
     <t>　嚴凱芳</t>
   </si>
   <si>
     <t>　劉力豪</t>
+  </si>
+  <si>
+    <t>　幹事兼會計、人事</t>
+  </si>
+  <si>
+    <t>　簡綉凌</t>
   </si>
   <si>
     <t>柴林國小</t>
   </si>
   <si>
     <t>　翁若溱</t>
   </si>
   <si>
     <t>　05-2691440</t>
   </si>
   <si>
     <t>　05-2696414</t>
   </si>
   <si>
     <t>　chlps@mail.cyc.edu.tw</t>
   </si>
   <si>
     <t>　嘉義縣溪口鄉柴林村107之2號</t>
   </si>
   <si>
     <t>　https://www.chlps.cyc.edu.tw/</t>
   </si>
   <si>
     <t>　張益嘉</t>
   </si>
@@ -5804,51 +5813,51 @@
       </c>
       <c r="BU3" s="2" t="s">
         <v>49</v>
       </c>
       <c r="BV3" s="2" t="s">
         <v>50</v>
       </c>
       <c r="BW3" s="2" t="s">
         <v>51</v>
       </c>
       <c r="BX3" s="2" t="s">
         <v>52</v>
       </c>
       <c r="BY3" s="2" t="s">
         <v>53</v>
       </c>
       <c r="BZ3" s="2" t="s">
         <v>54</v>
       </c>
       <c r="CA3" s="2" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="4" spans="1:79">
       <c r="A4" s="3">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>56</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>57</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>59</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>60</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>61</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>62</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>63</v>
       </c>
@@ -6043,51 +6052,51 @@
       </c>
       <c r="BU4" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BV4" s="3" t="s">
         <v>86</v>
       </c>
       <c r="BW4" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX4" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY4" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BZ4" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA4" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="5" spans="1:79">
       <c r="A5" s="3">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>88</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>57</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>89</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>90</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>91</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>92</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>93</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>94</v>
       </c>
@@ -6282,51 +6291,51 @@
       </c>
       <c r="BU5" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BV5" s="3" t="s">
         <v>108</v>
       </c>
       <c r="BW5" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BX5" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY5" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ5" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA5" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="6" spans="1:79">
       <c r="A6" s="3">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>88</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>57</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>109</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>110</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>111</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>112</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>113</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>114</v>
       </c>
@@ -6521,51 +6530,51 @@
       </c>
       <c r="BU6" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BV6" s="3" t="s">
         <v>77</v>
       </c>
       <c r="BW6" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX6" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY6" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ6" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA6" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="7" spans="1:79">
       <c r="A7" s="3">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>88</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>57</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>126</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>127</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>128</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>92</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>129</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>130</v>
       </c>
@@ -6760,51 +6769,51 @@
       </c>
       <c r="BU7" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BV7" s="3" t="s">
         <v>108</v>
       </c>
       <c r="BW7" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX7" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY7" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ7" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA7" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="8" spans="1:79">
       <c r="A8" s="3">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>139</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>57</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>140</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>141</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>142</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>143</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>144</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>145</v>
       </c>
@@ -6979,71 +6988,71 @@
       <c r="BN8" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BO8" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BP8" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BQ8" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BR8" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BS8" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BT8" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BU8" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BV8" s="3" t="s">
-        <v>77</v>
+        <v>108</v>
       </c>
       <c r="BW8" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX8" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY8" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ8" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA8" s="3" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="9" spans="1:79">
       <c r="A9" s="3">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>57</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>155</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>156</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>157</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>158</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>159</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>160</v>
       </c>
@@ -7238,51 +7247,51 @@
       </c>
       <c r="BU9" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BV9" s="3" t="s">
         <v>138</v>
       </c>
       <c r="BW9" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX9" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY9" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BZ9" s="3" t="s">
         <v>87</v>
       </c>
       <c r="CA9" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="10" spans="1:79">
       <c r="A10" s="3">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>139</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>57</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>171</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>172</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>173</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>143</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>174</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>175</v>
       </c>
@@ -7477,51 +7486,51 @@
       </c>
       <c r="BU10" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BV10" s="3" t="s">
         <v>108</v>
       </c>
       <c r="BW10" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX10" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY10" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ10" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA10" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="11" spans="1:79">
       <c r="A11" s="3">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>139</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>57</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>184</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>185</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>186</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>112</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>187</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>188</v>
       </c>
@@ -7716,51 +7725,51 @@
       </c>
       <c r="BU11" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BV11" s="3" t="s">
         <v>108</v>
       </c>
       <c r="BW11" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX11" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY11" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ11" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA11" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="12" spans="1:79">
       <c r="A12" s="3">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>57</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>197</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>198</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>199</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>143</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>200</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>201</v>
       </c>
@@ -7955,51 +7964,51 @@
       </c>
       <c r="BU12" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BV12" s="3" t="s">
         <v>215</v>
       </c>
       <c r="BW12" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX12" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY12" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BZ12" s="3" t="s">
         <v>87</v>
       </c>
       <c r="CA12" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="13" spans="1:79">
       <c r="A13" s="3">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>216</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>217</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>218</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>219</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>61</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>220</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>221</v>
       </c>
@@ -8194,51 +8203,51 @@
       </c>
       <c r="BU13" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BV13" s="3" t="s">
         <v>81</v>
       </c>
       <c r="BW13" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX13" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY13" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BZ13" s="3" t="s">
         <v>87</v>
       </c>
       <c r="CA13" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="14" spans="1:79">
       <c r="A14" s="3">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>216</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>241</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>242</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>243</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>244</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>245</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>246</v>
       </c>
@@ -8433,51 +8442,51 @@
       </c>
       <c r="BU14" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BV14" s="3" t="s">
         <v>108</v>
       </c>
       <c r="BW14" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX14" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY14" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ14" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA14" s="3" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="15" spans="1:79">
       <c r="A15" s="3">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>56</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>216</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>254</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>255</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>256</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>143</v>
       </c>
       <c r="H15" s="3" t="s">
         <v>257</v>
       </c>
       <c r="I15" s="3" t="s">
         <v>258</v>
       </c>
@@ -8672,51 +8681,51 @@
       </c>
       <c r="BU15" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BV15" s="3" t="s">
         <v>267</v>
       </c>
       <c r="BW15" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX15" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY15" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ15" s="3" t="s">
         <v>87</v>
       </c>
       <c r="CA15" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="16" spans="1:79">
       <c r="A16" s="3">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>56</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>216</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>268</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>269</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>270</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>92</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>271</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>272</v>
       </c>
@@ -8911,51 +8920,51 @@
       </c>
       <c r="BU16" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BV16" s="3" t="s">
         <v>230</v>
       </c>
       <c r="BW16" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX16" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY16" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ16" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA16" s="3" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="17" spans="1:79">
       <c r="A17" s="3">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>56</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>216</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>283</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>284</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>285</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>286</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>287</v>
       </c>
       <c r="I17" s="3" t="s">
         <v>288</v>
       </c>
@@ -9150,51 +9159,51 @@
       </c>
       <c r="BU17" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BV17" s="3" t="s">
         <v>77</v>
       </c>
       <c r="BW17" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX17" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY17" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ17" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA17" s="3" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="18" spans="1:79">
       <c r="A18" s="3">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>216</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>297</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>298</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>299</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>286</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>300</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>301</v>
       </c>
@@ -9389,51 +9398,51 @@
       </c>
       <c r="BU18" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BV18" s="3" t="s">
         <v>108</v>
       </c>
       <c r="BW18" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX18" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY18" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ18" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA18" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="19" spans="1:79">
       <c r="A19" s="3">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>88</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>216</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>309</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>310</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>311</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>112</v>
       </c>
       <c r="H19" s="3" t="s">
         <v>312</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>313</v>
       </c>
@@ -9628,51 +9637,51 @@
       </c>
       <c r="BU19" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BV19" s="3" t="s">
         <v>125</v>
       </c>
       <c r="BW19" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX19" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY19" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ19" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA19" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="20" spans="1:79">
       <c r="A20" s="3">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>88</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>216</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>322</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>323</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>324</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>143</v>
       </c>
       <c r="H20" s="3" t="s">
         <v>325</v>
       </c>
       <c r="I20" s="3" t="s">
         <v>326</v>
       </c>
@@ -9867,51 +9876,51 @@
       </c>
       <c r="BU20" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BV20" s="3" t="s">
         <v>108</v>
       </c>
       <c r="BW20" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX20" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY20" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ20" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA20" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="21" spans="1:79">
       <c r="A21" s="3">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>88</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>216</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>334</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>335</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>336</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>286</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>337</v>
       </c>
       <c r="I21" s="3" t="s">
         <v>338</v>
       </c>
@@ -10106,51 +10115,51 @@
       </c>
       <c r="BU21" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BV21" s="3" t="s">
         <v>108</v>
       </c>
       <c r="BW21" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX21" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY21" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ21" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA21" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="22" spans="1:79">
       <c r="A22" s="3">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>216</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>346</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>347</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>348</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>349</v>
       </c>
       <c r="H22" s="3" t="s">
         <v>350</v>
       </c>
       <c r="I22" s="3" t="s">
         <v>351</v>
       </c>
@@ -10345,51 +10354,51 @@
       </c>
       <c r="BU22" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BV22" s="3" t="s">
         <v>108</v>
       </c>
       <c r="BW22" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX22" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY22" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ22" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA22" s="3" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="23" spans="1:79">
       <c r="A23" s="3">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>216</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>359</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>360</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>361</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>61</v>
       </c>
       <c r="H23" s="3" t="s">
         <v>362</v>
       </c>
       <c r="I23" s="3" t="s">
         <v>363</v>
       </c>
@@ -10408,54 +10417,54 @@
       <c r="N23" s="3" t="s">
         <v>98</v>
       </c>
       <c r="O23" s="3" t="s">
         <v>367</v>
       </c>
       <c r="P23" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q23" s="3" t="s">
         <v>368</v>
       </c>
       <c r="R23" s="3" t="s">
         <v>74</v>
       </c>
       <c r="S23" s="3" t="s">
         <v>74</v>
       </c>
       <c r="T23" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U23" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V23" s="3" t="s">
-        <v>74</v>
+        <v>167</v>
       </c>
       <c r="W23" s="3" t="s">
-        <v>74</v>
+        <v>369</v>
       </c>
       <c r="X23" s="3" t="s">
         <v>107</v>
       </c>
       <c r="Y23" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z23" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA23" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB23" s="3" t="s">
         <v>108</v>
       </c>
       <c r="AC23" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD23" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE23" s="3" t="s">
         <v>78</v>
       </c>
@@ -10584,168 +10593,168 @@
       </c>
       <c r="BU23" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BV23" s="3" t="s">
         <v>125</v>
       </c>
       <c r="BW23" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BX23" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BY23" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ23" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA23" s="3" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="24" spans="1:79">
       <c r="A24" s="3">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="E24" s="3" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="F24" s="3" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="G24" s="3" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="H24" s="3" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="I24" s="3" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="J24" s="3" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="K24" s="3" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="L24" s="3" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="M24" s="3" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="N24" s="3" t="s">
         <v>68</v>
       </c>
       <c r="O24" s="3" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="P24" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q24" s="3" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="R24" s="3" t="s">
         <v>72</v>
       </c>
       <c r="S24" s="3" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="T24" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U24" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V24" s="3" t="s">
         <v>75</v>
       </c>
       <c r="W24" s="3" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="X24" s="3" t="s">
         <v>125</v>
       </c>
       <c r="Y24" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z24" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA24" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB24" s="3" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="AC24" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD24" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE24" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF24" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AG24" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AH24" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AI24" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AJ24" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AK24" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AL24" s="3" t="s">
         <v>215</v>
       </c>
       <c r="AM24" s="3" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="AN24" s="3" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="AO24" s="3" t="s">
         <v>211</v>
       </c>
       <c r="AP24" s="3" t="s">
         <v>282</v>
       </c>
       <c r="AQ24" s="3" t="s">
         <v>83</v>
       </c>
       <c r="AR24" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AS24" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AT24" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AU24" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AV24" s="3" t="s">
         <v>78</v>
       </c>
@@ -10803,137 +10812,137 @@
       <c r="BN24" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BO24" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BP24" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BQ24" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BR24" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BS24" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BT24" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BU24" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BV24" s="3" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="BW24" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX24" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY24" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BZ24" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA24" s="3" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:79">
       <c r="A25" s="3">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="D25" s="3" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="E25" s="3" t="s">
         <v>298</v>
       </c>
       <c r="F25" s="3" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>286</v>
       </c>
       <c r="H25" s="3" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="I25" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="J25" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="K25" s="3" t="s">
         <v>391</v>
       </c>
-      <c r="J25" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L25" s="3" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="M25" s="3" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="N25" s="3" t="s">
         <v>98</v>
       </c>
       <c r="O25" s="3" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="P25" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q25" s="3" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="R25" s="3" t="s">
         <v>74</v>
       </c>
       <c r="S25" s="3" t="s">
         <v>74</v>
       </c>
       <c r="T25" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U25" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V25" s="3" t="s">
         <v>75</v>
       </c>
       <c r="W25" s="3" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="X25" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Y25" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z25" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA25" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB25" s="3" t="s">
         <v>83</v>
       </c>
       <c r="AC25" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD25" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE25" s="3" t="s">
         <v>78</v>
       </c>
@@ -11062,132 +11071,132 @@
       </c>
       <c r="BU25" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BV25" s="3" t="s">
         <v>77</v>
       </c>
       <c r="BW25" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX25" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY25" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ25" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA25" s="3" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:79">
       <c r="A26" s="3">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="D26" s="3" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="E26" s="3" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="F26" s="3" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>143</v>
       </c>
       <c r="H26" s="3" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="I26" s="3" t="s">
+        <v>403</v>
+      </c>
+      <c r="J26" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="K26" s="3" t="s">
         <v>402</v>
       </c>
-      <c r="J26" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L26" s="3" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="M26" s="3" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="N26" s="3" t="s">
         <v>98</v>
       </c>
       <c r="O26" s="3" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="P26" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q26" s="3" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="R26" s="3" t="s">
         <v>74</v>
       </c>
       <c r="S26" s="3" t="s">
         <v>74</v>
       </c>
       <c r="T26" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U26" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V26" s="3" t="s">
         <v>75</v>
       </c>
       <c r="W26" s="3" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="X26" s="3" t="s">
         <v>107</v>
       </c>
       <c r="Y26" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z26" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA26" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB26" s="3" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="AC26" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD26" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE26" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF26" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AG26" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AH26" s="3" t="s">
         <v>74</v>
       </c>
       <c r="AI26" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AJ26" s="3" t="s">
         <v>87</v>
       </c>
@@ -11307,111 +11316,111 @@
       </c>
       <c r="BW26" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX26" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY26" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ26" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA26" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="27" spans="1:79">
       <c r="A27" s="3">
         <v>110</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>88</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="D27" s="3" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="E27" s="3" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="F27" s="3" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>112</v>
       </c>
       <c r="H27" s="3" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="I27" s="3" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="J27" s="3" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="K27" s="3" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="L27" s="3" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="M27" s="3" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="N27" s="3" t="s">
         <v>98</v>
       </c>
       <c r="O27" s="3" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="P27" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q27" s="3" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="R27" s="3" t="s">
         <v>74</v>
       </c>
       <c r="S27" s="3" t="s">
         <v>74</v>
       </c>
       <c r="T27" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U27" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V27" s="3" t="s">
         <v>151</v>
       </c>
       <c r="W27" s="3" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="X27" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Y27" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z27" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA27" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB27" s="3" t="s">
         <v>81</v>
       </c>
       <c r="AC27" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD27" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE27" s="3" t="s">
         <v>78</v>
       </c>
@@ -11546,126 +11555,126 @@
       </c>
       <c r="BW27" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX27" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY27" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ27" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA27" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="28" spans="1:79">
       <c r="A28" s="3">
         <v>111</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>139</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="D28" s="3" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="E28" s="3" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="F28" s="3" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>158</v>
       </c>
       <c r="H28" s="3" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="I28" s="3" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="J28" s="3" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="K28" s="3" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="L28" s="3" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="M28" s="3" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="N28" s="3" t="s">
         <v>98</v>
       </c>
       <c r="O28" s="3" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="P28" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q28" s="3" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="R28" s="3" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="S28" s="3" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="T28" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U28" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V28" s="3" t="s">
         <v>75</v>
       </c>
       <c r="W28" s="3" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="X28" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Y28" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z28" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA28" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB28" s="3" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AC28" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD28" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE28" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF28" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AG28" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AH28" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AI28" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AJ28" s="3" t="s">
         <v>87</v>
       </c>
@@ -11785,111 +11794,111 @@
       </c>
       <c r="BW28" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX28" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY28" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ28" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA28" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="29" spans="1:79">
       <c r="A29" s="3">
         <v>112</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>139</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="D29" s="3" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="E29" s="3" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="F29" s="3" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>61</v>
       </c>
       <c r="H29" s="3" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="I29" s="3" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="J29" s="3" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="K29" s="3" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="L29" s="3" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="M29" s="3" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="N29" s="3" t="s">
         <v>98</v>
       </c>
       <c r="O29" s="3" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="P29" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q29" s="3" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="R29" s="3" t="s">
         <v>74</v>
       </c>
       <c r="S29" s="3" t="s">
         <v>74</v>
       </c>
       <c r="T29" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U29" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V29" s="3" t="s">
         <v>167</v>
       </c>
       <c r="W29" s="3" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="X29" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Y29" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z29" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA29" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB29" s="3" t="s">
         <v>230</v>
       </c>
       <c r="AC29" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD29" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE29" s="3" t="s">
         <v>78</v>
       </c>
@@ -12024,111 +12033,111 @@
       </c>
       <c r="BW29" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BX29" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY29" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BZ29" s="3" t="s">
         <v>87</v>
       </c>
       <c r="CA29" s="3" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:79">
       <c r="A30" s="3">
         <v>113</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>139</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="D30" s="3" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E30" s="3" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F30" s="3" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>158</v>
       </c>
       <c r="H30" s="3" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="I30" s="3" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="J30" s="3" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="K30" s="3" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="L30" s="3" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="M30" s="3" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="N30" s="3" t="s">
         <v>98</v>
       </c>
       <c r="O30" s="3" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="P30" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q30" s="3" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="R30" s="3" t="s">
         <v>74</v>
       </c>
       <c r="S30" s="3" t="s">
         <v>74</v>
       </c>
       <c r="T30" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U30" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V30" s="3" t="s">
         <v>75</v>
       </c>
       <c r="W30" s="3" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="X30" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Y30" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z30" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA30" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB30" s="3" t="s">
         <v>138</v>
       </c>
       <c r="AC30" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD30" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE30" s="3" t="s">
         <v>78</v>
       </c>
@@ -12263,111 +12272,111 @@
       </c>
       <c r="BW30" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX30" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY30" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ30" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA30" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="31" spans="1:79">
       <c r="A31" s="3">
         <v>114</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>139</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="D31" s="3" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E31" s="3" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="F31" s="3" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>112</v>
       </c>
       <c r="H31" s="3" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="I31" s="3" t="s">
+        <v>466</v>
+      </c>
+      <c r="J31" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="K31" s="3" t="s">
         <v>465</v>
       </c>
-      <c r="J31" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L31" s="3" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="M31" s="3" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="N31" s="3" t="s">
         <v>98</v>
       </c>
       <c r="O31" s="3" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="P31" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q31" s="3" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="R31" s="3" t="s">
         <v>74</v>
       </c>
       <c r="S31" s="3" t="s">
         <v>74</v>
       </c>
       <c r="T31" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U31" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V31" s="3" t="s">
         <v>75</v>
       </c>
       <c r="W31" s="3" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="X31" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Y31" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z31" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA31" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB31" s="3" t="s">
         <v>84</v>
       </c>
       <c r="AC31" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD31" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE31" s="3" t="s">
         <v>78</v>
       </c>
@@ -12502,111 +12511,111 @@
       </c>
       <c r="BW31" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX31" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY31" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ31" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA31" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:79">
       <c r="A32" s="3">
         <v>115</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>139</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="D32" s="3" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E32" s="3" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F32" s="3" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>112</v>
       </c>
       <c r="H32" s="3" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="I32" s="3" t="s">
+        <v>477</v>
+      </c>
+      <c r="J32" s="3" t="s">
+        <v>478</v>
+      </c>
+      <c r="K32" s="3" t="s">
         <v>476</v>
       </c>
-      <c r="J32" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L32" s="3" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="M32" s="3" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="N32" s="3" t="s">
         <v>98</v>
       </c>
       <c r="O32" s="3" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="P32" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q32" s="3" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="R32" s="3" t="s">
         <v>74</v>
       </c>
       <c r="S32" s="3" t="s">
         <v>74</v>
       </c>
       <c r="T32" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U32" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V32" s="3" t="s">
         <v>75</v>
       </c>
       <c r="W32" s="3" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="X32" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Y32" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z32" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA32" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB32" s="3" t="s">
         <v>183</v>
       </c>
       <c r="AC32" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD32" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE32" s="3" t="s">
         <v>78</v>
       </c>
@@ -12741,111 +12750,111 @@
       </c>
       <c r="BW32" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX32" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY32" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ32" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA32" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="33" spans="1:79">
       <c r="A33" s="3">
         <v>116</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>139</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="D33" s="3" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="E33" s="3" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="F33" s="3" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>286</v>
       </c>
       <c r="H33" s="3" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="I33" s="3" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="J33" s="3" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="K33" s="3" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="L33" s="3" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="M33" s="3" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="N33" s="3" t="s">
         <v>98</v>
       </c>
       <c r="O33" s="3" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="P33" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q33" s="3" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="R33" s="3" t="s">
         <v>74</v>
       </c>
       <c r="S33" s="3" t="s">
         <v>74</v>
       </c>
       <c r="T33" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U33" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V33" s="3" t="s">
         <v>75</v>
       </c>
       <c r="W33" s="3" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="X33" s="3" t="s">
         <v>107</v>
       </c>
       <c r="Y33" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z33" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA33" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB33" s="3" t="s">
         <v>108</v>
       </c>
       <c r="AC33" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD33" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE33" s="3" t="s">
         <v>78</v>
       </c>
@@ -12980,111 +12989,111 @@
       </c>
       <c r="BW33" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX33" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY33" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ33" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA33" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="34" spans="1:79">
       <c r="A34" s="3">
         <v>117</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>139</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="D34" s="3" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="E34" s="3" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F34" s="3" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>92</v>
       </c>
       <c r="H34" s="3" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="I34" s="3" t="s">
+        <v>500</v>
+      </c>
+      <c r="J34" s="3" t="s">
+        <v>501</v>
+      </c>
+      <c r="K34" s="3" t="s">
         <v>499</v>
       </c>
-      <c r="J34" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L34" s="3" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="M34" s="3" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="N34" s="3" t="s">
         <v>68</v>
       </c>
       <c r="O34" s="3" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="P34" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q34" s="3" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="R34" s="3" t="s">
         <v>74</v>
       </c>
       <c r="S34" s="3" t="s">
         <v>74</v>
       </c>
       <c r="T34" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U34" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V34" s="3" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="W34" s="3" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="X34" s="3" t="s">
         <v>107</v>
       </c>
       <c r="Y34" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z34" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA34" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB34" s="3" t="s">
         <v>230</v>
       </c>
       <c r="AC34" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD34" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE34" s="3" t="s">
         <v>78</v>
       </c>
@@ -13216,168 +13225,168 @@
       </c>
       <c r="BV34" s="3" t="s">
         <v>125</v>
       </c>
       <c r="BW34" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX34" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY34" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ34" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA34" s="3" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="35" spans="1:79">
       <c r="A35" s="3">
         <v>1</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="D35" s="3" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="E35" s="3" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="F35" s="3" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="G35" s="3" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="H35" s="3" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="I35" s="3" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="J35" s="3" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="K35" s="3" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="L35" s="3" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="M35" s="3" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="N35" s="3" t="s">
         <v>68</v>
       </c>
       <c r="O35" s="3" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="P35" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q35" s="3" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="R35" s="3" t="s">
         <v>72</v>
       </c>
       <c r="S35" s="3" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="T35" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U35" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V35" s="3" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="W35" s="3" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="X35" s="3" t="s">
         <v>153</v>
       </c>
       <c r="Y35" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z35" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA35" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB35" s="3" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="AC35" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD35" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE35" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF35" s="3" t="s">
         <v>105</v>
       </c>
       <c r="AG35" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AH35" s="3" t="s">
         <v>105</v>
       </c>
       <c r="AI35" s="3" t="s">
         <v>105</v>
       </c>
       <c r="AJ35" s="3" t="s">
         <v>105</v>
       </c>
       <c r="AK35" s="3" t="s">
         <v>105</v>
       </c>
       <c r="AL35" s="3" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="AM35" s="3" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="AN35" s="3" t="s">
         <v>238</v>
       </c>
       <c r="AO35" s="3" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="AP35" s="3" t="s">
         <v>232</v>
       </c>
       <c r="AQ35" s="3" t="s">
         <v>235</v>
       </c>
       <c r="AR35" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AS35" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AT35" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AU35" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AV35" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AW35" s="3" t="s">
         <v>78</v>
       </c>
@@ -13432,197 +13441,197 @@
       <c r="BN35" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BO35" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BP35" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BQ35" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BR35" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BS35" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BT35" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BU35" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BV35" s="3" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="BW35" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX35" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY35" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BZ35" s="3" t="s">
         <v>87</v>
       </c>
       <c r="CA35" s="3" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="36" spans="1:79">
       <c r="A36" s="3">
         <v>2</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="D36" s="3" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="E36" s="3" t="s">
         <v>284</v>
       </c>
       <c r="F36" s="3" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="G36" s="3" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="H36" s="3" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="I36" s="3" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="J36" s="3" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="K36" s="3" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="L36" s="3" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="M36" s="3" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="N36" s="3" t="s">
         <v>68</v>
       </c>
       <c r="O36" s="3" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="P36" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q36" s="3" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="R36" s="3" t="s">
         <v>72</v>
       </c>
       <c r="S36" s="3" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="T36" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U36" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V36" s="3" t="s">
         <v>167</v>
       </c>
       <c r="W36" s="3" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="X36" s="3" t="s">
         <v>138</v>
       </c>
       <c r="Y36" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z36" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA36" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB36" s="3" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="AC36" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD36" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE36" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF36" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AG36" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AH36" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AI36" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AJ36" s="3" t="s">
         <v>105</v>
       </c>
       <c r="AK36" s="3" t="s">
         <v>105</v>
       </c>
       <c r="AL36" s="3" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="AM36" s="3" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="AN36" s="3" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AO36" s="3" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="AP36" s="3" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="AQ36" s="3" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="AR36" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AS36" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AT36" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AU36" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AV36" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AW36" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AX36" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AY36" s="3" t="s">
         <v>78</v>
       </c>
@@ -13694,174 +13703,174 @@
       </c>
       <c r="BV36" s="3" t="s">
         <v>212</v>
       </c>
       <c r="BW36" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX36" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY36" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BZ36" s="3" t="s">
         <v>87</v>
       </c>
       <c r="CA36" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="37" spans="1:79">
       <c r="A37" s="3">
         <v>3</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="D37" s="3" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E37" s="3" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="F37" s="3" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="G37" s="3" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="H37" s="3" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="I37" s="3" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="J37" s="3" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="K37" s="3" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="L37" s="3" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="M37" s="3" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="N37" s="3" t="s">
         <v>68</v>
       </c>
       <c r="O37" s="3" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="P37" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q37" s="3" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="R37" s="3" t="s">
         <v>72</v>
       </c>
       <c r="S37" s="3" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="T37" s="3" t="s">
         <v>122</v>
       </c>
       <c r="U37" s="3" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="V37" s="3" t="s">
         <v>265</v>
       </c>
       <c r="W37" s="3" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="X37" s="3" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="Y37" s="3" t="s">
         <v>106</v>
       </c>
       <c r="Z37" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA37" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB37" s="3" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="AC37" s="3" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="AD37" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE37" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF37" s="3" t="s">
         <v>196</v>
       </c>
       <c r="AG37" s="3" t="s">
         <v>103</v>
       </c>
       <c r="AH37" s="3" t="s">
         <v>107</v>
       </c>
       <c r="AI37" s="3" t="s">
         <v>103</v>
       </c>
       <c r="AJ37" s="3" t="s">
         <v>196</v>
       </c>
       <c r="AK37" s="3" t="s">
         <v>103</v>
       </c>
       <c r="AL37" s="3" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="AM37" s="3" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="AN37" s="3" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="AO37" s="3" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="AP37" s="3" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="AQ37" s="3" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="AR37" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AS37" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AT37" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AU37" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AV37" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AW37" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AX37" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AY37" s="3" t="s">
         <v>78</v>
       </c>
@@ -13910,191 +13919,191 @@
       <c r="BN37" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BO37" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BP37" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BQ37" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BR37" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BS37" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BT37" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BU37" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BV37" s="3" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="BW37" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX37" s="3" t="s">
         <v>80</v>
       </c>
       <c r="BY37" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BZ37" s="3" t="s">
         <v>87</v>
       </c>
       <c r="CA37" s="3" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="38" spans="1:79">
       <c r="A38" s="3">
         <v>4</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>56</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="D38" s="3" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="E38" s="3" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="F38" s="3" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>112</v>
       </c>
       <c r="H38" s="3" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="I38" s="3" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="J38" s="3" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="K38" s="3" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="L38" s="3" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="M38" s="3" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="N38" s="3" t="s">
         <v>68</v>
       </c>
       <c r="O38" s="3" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="P38" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q38" s="3" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="R38" s="3" t="s">
         <v>72</v>
       </c>
       <c r="S38" s="3" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="T38" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U38" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V38" s="3" t="s">
         <v>75</v>
       </c>
       <c r="W38" s="3" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="X38" s="3" t="s">
         <v>108</v>
       </c>
       <c r="Y38" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z38" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA38" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB38" s="3" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="AC38" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD38" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE38" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF38" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AG38" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AH38" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AI38" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AJ38" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AK38" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AL38" s="3" t="s">
         <v>212</v>
       </c>
       <c r="AM38" s="3" t="s">
         <v>282</v>
       </c>
       <c r="AN38" s="3" t="s">
         <v>282</v>
       </c>
       <c r="AO38" s="3" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="AP38" s="3" t="s">
         <v>183</v>
       </c>
       <c r="AQ38" s="3" t="s">
         <v>211</v>
       </c>
       <c r="AR38" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AS38" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AT38" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AU38" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AV38" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AW38" s="3" t="s">
         <v>78</v>
       </c>
@@ -14149,197 +14158,197 @@
       <c r="BN38" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BO38" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BP38" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BQ38" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BR38" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BS38" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BT38" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BU38" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BV38" s="3" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="BW38" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX38" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY38" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ38" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA38" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="39" spans="1:79">
       <c r="A39" s="3">
         <v>5</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="D39" s="3" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="E39" s="3" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="F39" s="3" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>92</v>
       </c>
       <c r="H39" s="3" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="I39" s="3" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="J39" s="3" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="K39" s="3" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="L39" s="3" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="M39" s="3" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="N39" s="3" t="s">
         <v>68</v>
       </c>
       <c r="O39" s="3" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="P39" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q39" s="3" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="R39" s="3" t="s">
         <v>72</v>
       </c>
       <c r="S39" s="3" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="T39" s="3" t="s">
         <v>122</v>
       </c>
       <c r="U39" s="3" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="V39" s="3" t="s">
         <v>167</v>
       </c>
       <c r="W39" s="3" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="X39" s="3" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="Y39" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z39" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA39" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AB39" s="3" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="AC39" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD39" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE39" s="3" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="AF39" s="3" t="s">
         <v>105</v>
       </c>
       <c r="AG39" s="3" t="s">
         <v>105</v>
       </c>
       <c r="AH39" s="3" t="s">
         <v>105</v>
       </c>
       <c r="AI39" s="3" t="s">
         <v>106</v>
       </c>
       <c r="AJ39" s="3" t="s">
         <v>106</v>
       </c>
       <c r="AK39" s="3" t="s">
         <v>107</v>
       </c>
       <c r="AL39" s="3" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="AM39" s="3" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="AN39" s="3" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="AO39" s="3" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="AP39" s="3" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="AQ39" s="3" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="AR39" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AS39" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AT39" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AU39" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AV39" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AW39" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AX39" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AY39" s="3" t="s">
         <v>78</v>
       </c>
@@ -14388,197 +14397,197 @@
       <c r="BN39" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BO39" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BP39" s="3" t="s">
         <v>80</v>
       </c>
       <c r="BQ39" s="3" t="s">
         <v>80</v>
       </c>
       <c r="BR39" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BS39" s="3" t="s">
         <v>105</v>
       </c>
       <c r="BT39" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BU39" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BV39" s="3" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="BW39" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX39" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY39" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BZ39" s="3" t="s">
         <v>87</v>
       </c>
       <c r="CA39" s="3" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="40" spans="1:79">
       <c r="A40" s="3">
         <v>6</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="D40" s="3" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E40" s="3" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F40" s="3" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>349</v>
       </c>
       <c r="H40" s="3" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="I40" s="3" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="J40" s="3" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="K40" s="3" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="L40" s="3" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="M40" s="3" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="N40" s="3" t="s">
         <v>68</v>
       </c>
       <c r="O40" s="3" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="P40" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q40" s="3" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="R40" s="3" t="s">
         <v>72</v>
       </c>
       <c r="S40" s="3" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="T40" s="3" t="s">
         <v>122</v>
       </c>
       <c r="U40" s="3" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="V40" s="3" t="s">
         <v>265</v>
       </c>
       <c r="W40" s="3" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="X40" s="3" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="Y40" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z40" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA40" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AB40" s="3" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="AC40" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD40" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE40" s="3" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="AF40" s="3" t="s">
         <v>196</v>
       </c>
       <c r="AG40" s="3" t="s">
         <v>103</v>
       </c>
       <c r="AH40" s="3" t="s">
         <v>196</v>
       </c>
       <c r="AI40" s="3" t="s">
         <v>170</v>
       </c>
       <c r="AJ40" s="3" t="s">
         <v>170</v>
       </c>
       <c r="AK40" s="3" t="s">
         <v>170</v>
       </c>
       <c r="AL40" s="3" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="AM40" s="3" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="AN40" s="3" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="AO40" s="3" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="AP40" s="3" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="AQ40" s="3" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="AR40" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AS40" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AT40" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AU40" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AV40" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AW40" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AX40" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AY40" s="3" t="s">
         <v>78</v>
       </c>
@@ -14653,165 +14662,165 @@
       </c>
       <c r="BW40" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX40" s="3" t="s">
         <v>80</v>
       </c>
       <c r="BY40" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BZ40" s="3" t="s">
         <v>87</v>
       </c>
       <c r="CA40" s="3" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="41" spans="1:79">
       <c r="A41" s="3">
         <v>7</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="D41" s="3" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="E41" s="3" t="s">
         <v>172</v>
       </c>
       <c r="F41" s="3" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>349</v>
       </c>
       <c r="H41" s="3" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="I41" s="3" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="J41" s="3" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="K41" s="3" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="L41" s="3" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="M41" s="3" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="N41" s="3" t="s">
         <v>98</v>
       </c>
       <c r="O41" s="3" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="P41" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q41" s="3" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="R41" s="3" t="s">
         <v>74</v>
       </c>
       <c r="S41" s="3" t="s">
         <v>74</v>
       </c>
       <c r="T41" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U41" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V41" s="3" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="W41" s="3" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="X41" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Y41" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z41" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA41" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB41" s="3" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="AC41" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD41" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE41" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF41" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AG41" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AH41" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AI41" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AJ41" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AK41" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AL41" s="3" t="s">
         <v>125</v>
       </c>
       <c r="AM41" s="3" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="AN41" s="3" t="s">
         <v>125</v>
       </c>
       <c r="AO41" s="3" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="AP41" s="3" t="s">
         <v>107</v>
       </c>
       <c r="AQ41" s="3" t="s">
         <v>170</v>
       </c>
       <c r="AR41" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AS41" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AT41" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AU41" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AV41" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AW41" s="3" t="s">
         <v>78</v>
       </c>
@@ -14892,126 +14901,126 @@
       </c>
       <c r="BW41" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX41" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY41" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ41" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA41" s="3" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="42" spans="1:79">
       <c r="A42" s="3">
         <v>8</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="D42" s="3" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E42" s="3" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F42" s="3" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>286</v>
       </c>
       <c r="H42" s="3" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="I42" s="3" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="J42" s="3" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="K42" s="3" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="L42" s="3" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="M42" s="3" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="N42" s="3" t="s">
         <v>98</v>
       </c>
       <c r="O42" s="3" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="P42" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q42" s="3" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="R42" s="3" t="s">
         <v>74</v>
       </c>
       <c r="S42" s="3" t="s">
         <v>74</v>
       </c>
       <c r="T42" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U42" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V42" s="3" t="s">
         <v>75</v>
       </c>
       <c r="W42" s="3" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="X42" s="3" t="s">
         <v>196</v>
       </c>
       <c r="Y42" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z42" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA42" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB42" s="3" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="AC42" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD42" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE42" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF42" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AG42" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AH42" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AI42" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AJ42" s="3" t="s">
         <v>87</v>
       </c>
@@ -15131,126 +15140,126 @@
       </c>
       <c r="BW42" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX42" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY42" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ42" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA42" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="43" spans="1:79">
       <c r="A43" s="3">
         <v>9</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C43" s="3" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="D43" s="3" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="E43" s="3" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="F43" s="3" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>286</v>
       </c>
       <c r="H43" s="3" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="I43" s="3" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="J43" s="3" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="K43" s="3" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="L43" s="3" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="M43" s="3" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="N43" s="3" t="s">
         <v>98</v>
       </c>
       <c r="O43" s="3" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="P43" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q43" s="3" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="R43" s="3" t="s">
         <v>74</v>
       </c>
       <c r="S43" s="3" t="s">
         <v>74</v>
       </c>
       <c r="T43" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U43" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V43" s="3" t="s">
         <v>75</v>
       </c>
       <c r="W43" s="3" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="X43" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Y43" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z43" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA43" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB43" s="3" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="AC43" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD43" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE43" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF43" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AG43" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AH43" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AI43" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AJ43" s="3" t="s">
         <v>87</v>
       </c>
@@ -15370,126 +15379,126 @@
       </c>
       <c r="BW43" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX43" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY43" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ43" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA43" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="44" spans="1:79">
       <c r="A44" s="3">
         <v>10</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="D44" s="3" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="E44" s="3" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="F44" s="3" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>92</v>
       </c>
       <c r="H44" s="3" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="I44" s="3" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="J44" s="3" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="K44" s="3" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="L44" s="3" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="M44" s="3" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="N44" s="3" t="s">
         <v>98</v>
       </c>
       <c r="O44" s="3" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="P44" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q44" s="3" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="R44" s="3" t="s">
         <v>74</v>
       </c>
       <c r="S44" s="3" t="s">
         <v>74</v>
       </c>
       <c r="T44" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U44" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V44" s="3" t="s">
         <v>75</v>
       </c>
       <c r="W44" s="3" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="X44" s="3" t="s">
         <v>196</v>
       </c>
       <c r="Y44" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z44" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA44" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB44" s="3" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="AC44" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD44" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE44" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF44" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AG44" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AH44" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AI44" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AJ44" s="3" t="s">
         <v>87</v>
       </c>
@@ -15606,174 +15615,174 @@
       </c>
       <c r="BV44" s="3" t="s">
         <v>138</v>
       </c>
       <c r="BW44" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX44" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY44" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ44" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA44" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="45" spans="1:79">
       <c r="A45" s="3">
         <v>11</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="C45" s="3" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="D45" s="3" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E45" s="3" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F45" s="3" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>349</v>
       </c>
       <c r="H45" s="3" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="I45" s="3" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="J45" s="3" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="K45" s="3" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="L45" s="3" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="M45" s="3" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="N45" s="3" t="s">
         <v>68</v>
       </c>
       <c r="O45" s="3" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="P45" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q45" s="3" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="R45" s="3" t="s">
         <v>72</v>
       </c>
       <c r="S45" s="3" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="T45" s="3" t="s">
         <v>122</v>
       </c>
       <c r="U45" s="3" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="V45" s="3" t="s">
         <v>265</v>
       </c>
       <c r="W45" s="3" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="X45" s="3" t="s">
         <v>213</v>
       </c>
       <c r="Y45" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z45" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA45" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB45" s="3" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="AC45" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD45" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE45" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF45" s="3" t="s">
         <v>106</v>
       </c>
       <c r="AG45" s="3" t="s">
         <v>106</v>
       </c>
       <c r="AH45" s="3" t="s">
         <v>106</v>
       </c>
       <c r="AI45" s="3" t="s">
         <v>106</v>
       </c>
       <c r="AJ45" s="3" t="s">
         <v>106</v>
       </c>
       <c r="AK45" s="3" t="s">
         <v>106</v>
       </c>
       <c r="AL45" s="3" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="AM45" s="3" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="AN45" s="3" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="AO45" s="3" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="AP45" s="3" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="AQ45" s="3" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="AR45" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AS45" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AT45" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AU45" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AV45" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AW45" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AX45" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AY45" s="3" t="s">
         <v>78</v>
       </c>
@@ -15822,152 +15831,152 @@
       <c r="BN45" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BO45" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BP45" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BQ45" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BR45" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BS45" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BT45" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BU45" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BV45" s="3" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="BW45" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX45" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY45" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BZ45" s="3" t="s">
         <v>87</v>
       </c>
       <c r="CA45" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="46" spans="1:79">
       <c r="A46" s="3">
         <v>12</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="D46" s="3" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="E46" s="3" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="F46" s="3" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="G46" s="3" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="H46" s="3" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="I46" s="3" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="J46" s="3" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="K46" s="3" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="L46" s="3" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="M46" s="3" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="N46" s="3" t="s">
         <v>68</v>
       </c>
       <c r="O46" s="3" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="P46" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q46" s="3" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="R46" s="3" t="s">
         <v>72</v>
       </c>
       <c r="S46" s="3" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="T46" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U46" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V46" s="3" t="s">
         <v>167</v>
       </c>
       <c r="W46" s="3" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="X46" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Y46" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z46" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA46" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB46" s="3" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="AC46" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD46" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE46" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF46" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AG46" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AH46" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AI46" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AJ46" s="3" t="s">
         <v>87</v>
       </c>
@@ -16087,126 +16096,126 @@
       </c>
       <c r="BW46" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX46" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY46" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BZ46" s="3" t="s">
         <v>87</v>
       </c>
       <c r="CA46" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="47" spans="1:79">
       <c r="A47" s="3">
         <v>13</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C47" s="3" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="D47" s="3" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="E47" s="3" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="F47" s="3" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="G47" s="3" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="H47" s="3" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="I47" s="3" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="J47" s="3" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="K47" s="3" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="L47" s="3" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="M47" s="3" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="N47" s="3" t="s">
         <v>98</v>
       </c>
       <c r="O47" s="3" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="P47" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q47" s="3" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="R47" s="3" t="s">
         <v>74</v>
       </c>
       <c r="S47" s="3" t="s">
         <v>74</v>
       </c>
       <c r="T47" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U47" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V47" s="3" t="s">
         <v>151</v>
       </c>
       <c r="W47" s="3" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="X47" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Y47" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z47" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA47" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB47" s="3" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="AC47" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD47" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE47" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF47" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AG47" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AH47" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AI47" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AJ47" s="3" t="s">
         <v>87</v>
       </c>
@@ -16326,126 +16335,126 @@
       </c>
       <c r="BW47" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX47" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY47" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ47" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA47" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="48" spans="1:79">
       <c r="A48" s="3">
         <v>14</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="D48" s="3" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="E48" s="3" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="F48" s="3" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="G48" s="3" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="H48" s="3" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="I48" s="3" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="J48" s="3" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="K48" s="3" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="L48" s="3" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="M48" s="3" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="N48" s="3" t="s">
         <v>98</v>
       </c>
       <c r="O48" s="3" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="P48" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q48" s="3" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="R48" s="3" t="s">
         <v>74</v>
       </c>
       <c r="S48" s="3" t="s">
         <v>74</v>
       </c>
       <c r="T48" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U48" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V48" s="3" t="s">
         <v>75</v>
       </c>
       <c r="W48" s="3" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="X48" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Y48" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z48" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA48" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB48" s="3" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="AC48" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD48" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE48" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF48" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AG48" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AH48" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AI48" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AJ48" s="3" t="s">
         <v>87</v>
       </c>
@@ -16565,126 +16574,126 @@
       </c>
       <c r="BW48" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX48" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY48" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BZ48" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA48" s="3" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="49" spans="1:79">
       <c r="A49" s="3">
         <v>15</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C49" s="3" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="D49" s="3" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="E49" s="3" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="F49" s="3" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="G49" s="3" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="H49" s="3" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="I49" s="3" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="J49" s="3" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="K49" s="3" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="L49" s="3" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="M49" s="3" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="N49" s="3" t="s">
         <v>98</v>
       </c>
       <c r="O49" s="3" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="P49" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q49" s="3" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="R49" s="3" t="s">
         <v>74</v>
       </c>
       <c r="S49" s="3" t="s">
         <v>74</v>
       </c>
       <c r="T49" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U49" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V49" s="3" t="s">
         <v>75</v>
       </c>
       <c r="W49" s="3" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="X49" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Y49" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z49" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA49" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB49" s="3" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="AC49" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD49" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE49" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF49" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AG49" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AH49" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AI49" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AJ49" s="3" t="s">
         <v>87</v>
       </c>
@@ -16804,171 +16813,171 @@
       </c>
       <c r="BW49" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX49" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY49" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BZ49" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA49" s="3" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="50" spans="1:79">
       <c r="A50" s="3">
         <v>16</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="D50" s="3" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="E50" s="3" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="F50" s="3" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>61</v>
       </c>
       <c r="H50" s="3" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="I50" s="3" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="J50" s="3" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="K50" s="3" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="L50" s="3" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="M50" s="3" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="N50" s="3" t="s">
         <v>98</v>
       </c>
       <c r="O50" s="3" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="P50" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q50" s="3" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="R50" s="3" t="s">
         <v>74</v>
       </c>
       <c r="S50" s="3" t="s">
         <v>74</v>
       </c>
       <c r="T50" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U50" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V50" s="3" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="W50" s="3" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="X50" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Y50" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z50" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA50" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB50" s="3" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="AC50" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD50" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE50" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF50" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AG50" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AH50" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AI50" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AJ50" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AK50" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AL50" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AM50" s="3" t="s">
         <v>196</v>
       </c>
       <c r="AN50" s="3" t="s">
         <v>103</v>
       </c>
       <c r="AO50" s="3" t="s">
         <v>77</v>
       </c>
       <c r="AP50" s="3" t="s">
         <v>170</v>
       </c>
       <c r="AQ50" s="3" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="AR50" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AS50" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AT50" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AU50" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AV50" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AW50" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AX50" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AY50" s="3" t="s">
         <v>78</v>
       </c>
@@ -17043,165 +17052,165 @@
       </c>
       <c r="BW50" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX50" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY50" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ50" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA50" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="51" spans="1:79">
       <c r="A51" s="3">
         <v>17</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C51" s="3" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="D51" s="3" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E51" s="3" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F51" s="3" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>143</v>
       </c>
       <c r="H51" s="3" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="I51" s="3" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="J51" s="3" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="K51" s="3" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="L51" s="3" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="M51" s="3" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="N51" s="3" t="s">
         <v>98</v>
       </c>
       <c r="O51" s="3" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="P51" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q51" s="3" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="R51" s="3" t="s">
         <v>74</v>
       </c>
       <c r="S51" s="3" t="s">
         <v>74</v>
       </c>
       <c r="T51" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U51" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V51" s="3" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="W51" s="3" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="X51" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Y51" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z51" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA51" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB51" s="3" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="AC51" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD51" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE51" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF51" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AG51" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AH51" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AI51" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AJ51" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AK51" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AL51" s="3" t="s">
         <v>103</v>
       </c>
       <c r="AM51" s="3" t="s">
         <v>107</v>
       </c>
       <c r="AN51" s="3" t="s">
         <v>170</v>
       </c>
       <c r="AO51" s="3" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="AP51" s="3" t="s">
         <v>125</v>
       </c>
       <c r="AQ51" s="3" t="s">
         <v>77</v>
       </c>
       <c r="AR51" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AS51" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AT51" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AU51" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AV51" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AW51" s="3" t="s">
         <v>78</v>
       </c>
@@ -17282,111 +17291,111 @@
       </c>
       <c r="BW51" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX51" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY51" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ51" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA51" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="52" spans="1:79">
       <c r="A52" s="3">
         <v>18</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C52" s="3" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="D52" s="3" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="E52" s="3" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="F52" s="3" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>92</v>
       </c>
       <c r="H52" s="3" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="I52" s="3" t="s">
+        <v>787</v>
+      </c>
+      <c r="J52" s="3" t="s">
+        <v>788</v>
+      </c>
+      <c r="K52" s="3" t="s">
         <v>786</v>
       </c>
-      <c r="J52" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L52" s="3" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="M52" s="3" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="N52" s="3" t="s">
         <v>98</v>
       </c>
       <c r="O52" s="3" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="P52" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q52" s="3" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="R52" s="3" t="s">
         <v>74</v>
       </c>
       <c r="S52" s="3" t="s">
         <v>74</v>
       </c>
       <c r="T52" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U52" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V52" s="3" t="s">
         <v>75</v>
       </c>
       <c r="W52" s="3" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="X52" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Y52" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z52" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA52" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB52" s="3" t="s">
         <v>215</v>
       </c>
       <c r="AC52" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD52" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE52" s="3" t="s">
         <v>78</v>
       </c>
@@ -17521,165 +17530,165 @@
       </c>
       <c r="BW52" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX52" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY52" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ52" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA52" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="53" spans="1:79">
       <c r="A53" s="3">
         <v>19</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C53" s="3" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="D53" s="3" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="E53" s="3" t="s">
         <v>284</v>
       </c>
       <c r="F53" s="3" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>92</v>
       </c>
       <c r="H53" s="3" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="I53" s="3" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="J53" s="3" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="K53" s="3" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="L53" s="3" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="M53" s="3" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="N53" s="3" t="s">
         <v>98</v>
       </c>
       <c r="O53" s="3" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="P53" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q53" s="3" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="R53" s="3" t="s">
         <v>74</v>
       </c>
       <c r="S53" s="3" t="s">
         <v>74</v>
       </c>
       <c r="T53" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U53" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V53" s="3" t="s">
         <v>167</v>
       </c>
       <c r="W53" s="3" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="X53" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Y53" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z53" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA53" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB53" s="3" t="s">
-        <v>562</v>
+        <v>81</v>
       </c>
       <c r="AC53" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD53" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE53" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF53" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AG53" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AH53" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AI53" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AJ53" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AK53" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AL53" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AM53" s="3" t="s">
         <v>170</v>
       </c>
       <c r="AN53" s="3" t="s">
         <v>107</v>
       </c>
       <c r="AO53" s="3" t="s">
-        <v>170</v>
+        <v>125</v>
       </c>
       <c r="AP53" s="3" t="s">
         <v>170</v>
       </c>
       <c r="AQ53" s="3" t="s">
         <v>103</v>
       </c>
       <c r="AR53" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AS53" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AT53" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AU53" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AV53" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AW53" s="3" t="s">
         <v>78</v>
       </c>
@@ -17760,171 +17769,171 @@
       </c>
       <c r="BW53" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX53" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY53" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ53" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA53" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="54" spans="1:79">
       <c r="A54" s="3">
         <v>20</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>56</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="D54" s="3" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="E54" s="3" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="F54" s="3" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>112</v>
       </c>
       <c r="H54" s="3" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="I54" s="3" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="J54" s="3" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="K54" s="3" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="L54" s="3" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="M54" s="3" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="N54" s="3" t="s">
         <v>68</v>
       </c>
       <c r="O54" s="3" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="P54" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q54" s="3" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="R54" s="3" t="s">
         <v>72</v>
       </c>
       <c r="S54" s="3" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="T54" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U54" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V54" s="3" t="s">
         <v>265</v>
       </c>
       <c r="W54" s="3" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="X54" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Y54" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z54" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA54" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB54" s="3" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="AC54" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD54" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE54" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF54" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AG54" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AH54" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AI54" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AJ54" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AK54" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AL54" s="3" t="s">
         <v>86</v>
       </c>
       <c r="AM54" s="3" t="s">
         <v>282</v>
       </c>
       <c r="AN54" s="3" t="s">
         <v>86</v>
       </c>
       <c r="AO54" s="3" t="s">
         <v>81</v>
       </c>
       <c r="AP54" s="3" t="s">
         <v>212</v>
       </c>
       <c r="AQ54" s="3" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="AR54" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AS54" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AT54" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AU54" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AV54" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AW54" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AX54" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AY54" s="3" t="s">
         <v>78</v>
       </c>
@@ -17973,152 +17982,152 @@
       <c r="BN54" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BO54" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BP54" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BQ54" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BR54" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BS54" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BT54" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BU54" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BV54" s="3" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="BW54" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX54" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY54" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BZ54" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA54" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="55" spans="1:79">
       <c r="A55" s="3">
         <v>21</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C55" s="3" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="D55" s="3" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="E55" s="3" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="F55" s="3" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>143</v>
       </c>
       <c r="H55" s="3" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="I55" s="3" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="J55" s="3" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="K55" s="3" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="L55" s="3" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="M55" s="3" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="N55" s="3" t="s">
         <v>68</v>
       </c>
       <c r="O55" s="3" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="P55" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q55" s="3" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="R55" s="3" t="s">
         <v>72</v>
       </c>
       <c r="S55" s="3" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="T55" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U55" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V55" s="3" t="s">
         <v>265</v>
       </c>
       <c r="W55" s="3" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="X55" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Y55" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z55" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA55" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB55" s="3" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="AC55" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD55" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE55" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF55" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AG55" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AH55" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AI55" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AJ55" s="3" t="s">
         <v>87</v>
       </c>
@@ -18238,111 +18247,111 @@
       </c>
       <c r="BW55" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX55" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY55" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ55" s="3" t="s">
         <v>87</v>
       </c>
       <c r="CA55" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="56" spans="1:79">
       <c r="A56" s="3">
         <v>22</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C56" s="3" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="D56" s="3" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="E56" s="3" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="F56" s="3" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="G56" s="3" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="H56" s="3" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="I56" s="3" t="s">
+        <v>838</v>
+      </c>
+      <c r="J56" s="3" t="s">
+        <v>839</v>
+      </c>
+      <c r="K56" s="3" t="s">
         <v>837</v>
       </c>
-      <c r="J56" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L56" s="3" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="M56" s="3" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="N56" s="3" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="O56" s="3" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="P56" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q56" s="3" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="R56" s="3" t="s">
         <v>74</v>
       </c>
       <c r="S56" s="3" t="s">
         <v>74</v>
       </c>
       <c r="T56" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U56" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V56" s="3" t="s">
         <v>167</v>
       </c>
       <c r="W56" s="3" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="X56" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Y56" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z56" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA56" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB56" s="3" t="s">
         <v>183</v>
       </c>
       <c r="AC56" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD56" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE56" s="3" t="s">
         <v>78</v>
       </c>
@@ -18477,171 +18486,171 @@
       </c>
       <c r="BW56" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BX56" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY56" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BZ56" s="3" t="s">
         <v>87</v>
       </c>
       <c r="CA56" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="57" spans="1:79">
       <c r="A57" s="3">
         <v>23</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>56</v>
       </c>
       <c r="C57" s="3" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="D57" s="3" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="E57" s="3" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="F57" s="3" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>92</v>
       </c>
       <c r="H57" s="3" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="I57" s="3" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="J57" s="3" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="K57" s="3" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="L57" s="3" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="M57" s="3" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="N57" s="3" t="s">
         <v>98</v>
       </c>
       <c r="O57" s="3" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="P57" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q57" s="3" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="R57" s="3" t="s">
         <v>74</v>
       </c>
       <c r="S57" s="3" t="s">
         <v>74</v>
       </c>
       <c r="T57" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U57" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V57" s="3" t="s">
         <v>167</v>
       </c>
       <c r="W57" s="3" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="X57" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Y57" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z57" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA57" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB57" s="3" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="AC57" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD57" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE57" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF57" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AG57" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AH57" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AI57" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AJ57" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AK57" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AL57" s="3" t="s">
         <v>125</v>
       </c>
       <c r="AM57" s="3" t="s">
         <v>239</v>
       </c>
       <c r="AN57" s="3" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="AO57" s="3" t="s">
         <v>77</v>
       </c>
       <c r="AP57" s="3" t="s">
         <v>240</v>
       </c>
       <c r="AQ57" s="3" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="AR57" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AS57" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AT57" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AU57" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AV57" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AW57" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AX57" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AY57" s="3" t="s">
         <v>78</v>
       </c>
@@ -18716,126 +18725,126 @@
       </c>
       <c r="BW57" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX57" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY57" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BZ57" s="3" t="s">
         <v>87</v>
       </c>
       <c r="CA57" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="58" spans="1:79">
       <c r="A58" s="3">
         <v>24</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C58" s="3" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="D58" s="3" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="E58" s="3" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="F58" s="3" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>112</v>
       </c>
       <c r="H58" s="3" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="I58" s="3" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="J58" s="3" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="K58" s="3" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="L58" s="3" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="M58" s="3" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="N58" s="3" t="s">
         <v>98</v>
       </c>
       <c r="O58" s="3" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="P58" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q58" s="3" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="R58" s="3" t="s">
         <v>74</v>
       </c>
       <c r="S58" s="3" t="s">
         <v>74</v>
       </c>
       <c r="T58" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U58" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V58" s="3" t="s">
         <v>75</v>
       </c>
       <c r="W58" s="3" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="X58" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Y58" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z58" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA58" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB58" s="3" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="AC58" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD58" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE58" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF58" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AG58" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AH58" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AI58" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AJ58" s="3" t="s">
         <v>87</v>
       </c>
@@ -18955,126 +18964,126 @@
       </c>
       <c r="BW58" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX58" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY58" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ58" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA58" s="3" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="59" spans="1:79">
       <c r="A59" s="3">
         <v>25</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C59" s="3" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="D59" s="3" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="E59" s="3" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="F59" s="3" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>61</v>
       </c>
       <c r="H59" s="3" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="I59" s="3" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="J59" s="3" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="K59" s="3" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="L59" s="3" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="M59" s="3" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="N59" s="3" t="s">
         <v>98</v>
       </c>
       <c r="O59" s="3" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="P59" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q59" s="3" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="R59" s="3" t="s">
         <v>74</v>
       </c>
       <c r="S59" s="3" t="s">
         <v>74</v>
       </c>
       <c r="T59" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U59" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V59" s="3" t="s">
         <v>75</v>
       </c>
       <c r="W59" s="3" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="X59" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Y59" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z59" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA59" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB59" s="3" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="AC59" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD59" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE59" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF59" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AG59" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AH59" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AI59" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AJ59" s="3" t="s">
         <v>87</v>
       </c>
@@ -19194,126 +19203,126 @@
       </c>
       <c r="BW59" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX59" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY59" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ59" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA59" s="3" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="60" spans="1:79">
       <c r="A60" s="3">
         <v>26</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C60" s="3" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="D60" s="3" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="E60" s="3" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="F60" s="3" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="G60" s="3" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="H60" s="3" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="I60" s="3" t="s">
+        <v>886</v>
+      </c>
+      <c r="J60" s="3" t="s">
+        <v>887</v>
+      </c>
+      <c r="K60" s="3" t="s">
         <v>885</v>
       </c>
-      <c r="J60" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L60" s="3" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="M60" s="3" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="N60" s="3" t="s">
         <v>98</v>
       </c>
       <c r="O60" s="3" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="P60" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q60" s="3" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="R60" s="3" t="s">
         <v>74</v>
       </c>
       <c r="S60" s="3" t="s">
         <v>74</v>
       </c>
       <c r="T60" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U60" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V60" s="3" t="s">
         <v>75</v>
       </c>
       <c r="W60" s="3" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="X60" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Y60" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z60" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA60" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB60" s="3" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="AC60" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD60" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE60" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF60" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AG60" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AH60" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AI60" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AJ60" s="3" t="s">
         <v>87</v>
       </c>
@@ -19433,111 +19442,111 @@
       </c>
       <c r="BW60" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX60" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY60" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ60" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA60" s="3" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="61" spans="1:79">
       <c r="A61" s="3">
         <v>27</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C61" s="3" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="D61" s="3" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="E61" s="3" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F61" s="3" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="G61" s="3" t="s">
         <v>286</v>
       </c>
       <c r="H61" s="3" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="I61" s="3" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="J61" s="3" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="K61" s="3" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="L61" s="3" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="M61" s="3" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="N61" s="3" t="s">
         <v>98</v>
       </c>
       <c r="O61" s="3" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="P61" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q61" s="3" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="R61" s="3" t="s">
         <v>74</v>
       </c>
       <c r="S61" s="3" t="s">
         <v>74</v>
       </c>
       <c r="T61" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U61" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V61" s="3" t="s">
         <v>75</v>
       </c>
       <c r="W61" s="3" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="X61" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Y61" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z61" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA61" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB61" s="3" t="s">
         <v>82</v>
       </c>
       <c r="AC61" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD61" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE61" s="3" t="s">
         <v>78</v>
       </c>
@@ -19672,126 +19681,126 @@
       </c>
       <c r="BW61" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX61" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY61" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ61" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA61" s="3" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="62" spans="1:79">
       <c r="A62" s="3">
         <v>28</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>56</v>
       </c>
       <c r="C62" s="3" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="D62" s="3" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="E62" s="3" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="F62" s="3" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="G62" s="3" t="s">
         <v>143</v>
       </c>
       <c r="H62" s="3" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="I62" s="3" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="J62" s="3" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="K62" s="3" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="L62" s="3" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="M62" s="3" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="N62" s="3" t="s">
         <v>98</v>
       </c>
       <c r="O62" s="3" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="P62" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q62" s="3" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="R62" s="3" t="s">
         <v>74</v>
       </c>
       <c r="S62" s="3" t="s">
         <v>74</v>
       </c>
       <c r="T62" s="3" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="U62" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V62" s="3" t="s">
         <v>167</v>
       </c>
       <c r="W62" s="3" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="X62" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Y62" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z62" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA62" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB62" s="3" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="AC62" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD62" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE62" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF62" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AG62" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AH62" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AI62" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AJ62" s="3" t="s">
         <v>87</v>
       </c>
@@ -19911,171 +19920,171 @@
       </c>
       <c r="BW62" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX62" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY62" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BZ62" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA62" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="63" spans="1:79">
       <c r="A63" s="3">
         <v>29</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>56</v>
       </c>
       <c r="C63" s="3" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="D63" s="3" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="E63" s="3" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="F63" s="3" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="G63" s="3" t="s">
         <v>112</v>
       </c>
       <c r="H63" s="3" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="I63" s="3" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="J63" s="3" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="K63" s="3" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="L63" s="3" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="M63" s="3" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="N63" s="3" t="s">
         <v>68</v>
       </c>
       <c r="O63" s="3" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="P63" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q63" s="3" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="R63" s="3" t="s">
         <v>72</v>
       </c>
       <c r="S63" s="3" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="T63" s="3" t="s">
         <v>122</v>
       </c>
       <c r="U63" s="3" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="V63" s="3" t="s">
         <v>265</v>
       </c>
       <c r="W63" s="3" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="X63" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Y63" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z63" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA63" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AB63" s="3" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="AC63" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD63" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE63" s="3" t="s">
         <v>107</v>
       </c>
       <c r="AF63" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AG63" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AH63" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AI63" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AJ63" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AK63" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AL63" s="3" t="s">
         <v>84</v>
       </c>
       <c r="AM63" s="3" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="AN63" s="3" t="s">
         <v>212</v>
       </c>
       <c r="AO63" s="3" t="s">
         <v>81</v>
       </c>
       <c r="AP63" s="3" t="s">
         <v>85</v>
       </c>
       <c r="AQ63" s="3" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="AR63" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AS63" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AT63" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AU63" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AV63" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AW63" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AX63" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AY63" s="3" t="s">
         <v>78</v>
       </c>
@@ -20150,171 +20159,171 @@
       </c>
       <c r="BW63" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX63" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY63" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BZ63" s="3" t="s">
         <v>87</v>
       </c>
       <c r="CA63" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="64" spans="1:79">
       <c r="A64" s="3">
         <v>30</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C64" s="3" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="D64" s="3" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="E64" s="3" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="F64" s="3" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="G64" s="3" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="H64" s="3" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="I64" s="3" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="J64" s="3" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="K64" s="3" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="L64" s="3" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="M64" s="3" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="N64" s="3" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="O64" s="3" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="P64" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q64" s="3" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="R64" s="3" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="S64" s="3" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="T64" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U64" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V64" s="3" t="s">
         <v>151</v>
       </c>
       <c r="W64" s="3" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="X64" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Y64" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z64" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA64" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB64" s="3" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="AC64" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD64" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE64" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF64" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AG64" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AH64" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AI64" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AJ64" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AK64" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AL64" s="3" t="s">
         <v>77</v>
       </c>
       <c r="AM64" s="3" t="s">
         <v>77</v>
       </c>
       <c r="AN64" s="3" t="s">
         <v>125</v>
       </c>
       <c r="AO64" s="3" t="s">
         <v>196</v>
       </c>
       <c r="AP64" s="3" t="s">
         <v>103</v>
       </c>
       <c r="AQ64" s="3" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="AR64" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AS64" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AT64" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AU64" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AV64" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AW64" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AX64" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AY64" s="3" t="s">
         <v>78</v>
       </c>
@@ -20389,111 +20398,111 @@
       </c>
       <c r="BW64" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX64" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY64" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ64" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA64" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="65" spans="1:79">
       <c r="A65" s="3">
         <v>31</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C65" s="3" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="D65" s="3" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E65" s="3" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F65" s="3" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="G65" s="3" t="s">
         <v>112</v>
       </c>
       <c r="H65" s="3" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="I65" s="3" t="s">
+        <v>952</v>
+      </c>
+      <c r="J65" s="3" t="s">
+        <v>953</v>
+      </c>
+      <c r="K65" s="3" t="s">
         <v>951</v>
       </c>
-      <c r="J65" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L65" s="3" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="M65" s="3" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="N65" s="3" t="s">
         <v>98</v>
       </c>
       <c r="O65" s="3" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="P65" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q65" s="3" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="R65" s="3" t="s">
         <v>72</v>
       </c>
       <c r="S65" s="3" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="T65" s="3" t="s">
         <v>72</v>
       </c>
       <c r="U65" s="3" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="V65" s="3" t="s">
         <v>265</v>
       </c>
       <c r="W65" s="3" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="X65" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Y65" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z65" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA65" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB65" s="3" t="s">
         <v>239</v>
       </c>
       <c r="AC65" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD65" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE65" s="3" t="s">
         <v>78</v>
       </c>
@@ -20628,111 +20637,111 @@
       </c>
       <c r="BW65" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX65" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY65" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BZ65" s="3" t="s">
         <v>87</v>
       </c>
       <c r="CA65" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="66" spans="1:79">
       <c r="A66" s="3">
         <v>32</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C66" s="3" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="D66" s="3" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="E66" s="3" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="F66" s="3" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="G66" s="3" t="s">
         <v>286</v>
       </c>
       <c r="H66" s="3" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="I66" s="3" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="J66" s="3" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="K66" s="3" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="L66" s="3" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="M66" s="3" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="N66" s="3" t="s">
         <v>98</v>
       </c>
       <c r="O66" s="3" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="P66" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q66" s="3" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="R66" s="3" t="s">
         <v>74</v>
       </c>
       <c r="S66" s="3" t="s">
         <v>74</v>
       </c>
       <c r="T66" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U66" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V66" s="3" t="s">
         <v>75</v>
       </c>
       <c r="W66" s="3" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="X66" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Y66" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z66" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA66" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB66" s="3" t="s">
         <v>213</v>
       </c>
       <c r="AC66" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD66" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE66" s="3" t="s">
         <v>78</v>
       </c>
@@ -20867,111 +20876,111 @@
       </c>
       <c r="BW66" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX66" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY66" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ66" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA66" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="67" spans="1:79">
       <c r="A67" s="3">
         <v>33</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C67" s="3" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="D67" s="3" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="E67" s="3" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="F67" s="3" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>349</v>
       </c>
       <c r="H67" s="3" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="I67" s="3" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="J67" s="3" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="K67" s="3" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L67" s="3" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="M67" s="3" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="N67" s="3" t="s">
         <v>68</v>
       </c>
       <c r="O67" s="3" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="P67" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q67" s="3" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="R67" s="3" t="s">
         <v>72</v>
       </c>
       <c r="S67" s="3" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="T67" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U67" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V67" s="3" t="s">
         <v>265</v>
       </c>
       <c r="W67" s="3" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="X67" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Y67" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z67" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA67" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB67" s="3" t="s">
         <v>211</v>
       </c>
       <c r="AC67" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD67" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE67" s="3" t="s">
         <v>78</v>
       </c>
@@ -21106,165 +21115,165 @@
       </c>
       <c r="BW67" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX67" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY67" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ67" s="3" t="s">
         <v>87</v>
       </c>
       <c r="CA67" s="3" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="68" spans="1:79">
       <c r="A68" s="3">
         <v>34</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>56</v>
       </c>
       <c r="C68" s="3" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="D68" s="3" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="E68" s="3" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="F68" s="3" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="G68" s="3" t="s">
         <v>92</v>
       </c>
       <c r="H68" s="3" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="I68" s="3" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="J68" s="3" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="K68" s="3" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="L68" s="3" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="M68" s="3" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="N68" s="3" t="s">
         <v>68</v>
       </c>
       <c r="O68" s="3" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="P68" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q68" s="3" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="R68" s="3" t="s">
         <v>72</v>
       </c>
       <c r="S68" s="3" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="T68" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U68" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V68" s="3" t="s">
         <v>167</v>
       </c>
       <c r="W68" s="3" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="X68" s="3" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="Y68" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z68" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA68" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB68" s="3" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="AC68" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD68" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE68" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF68" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AG68" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AH68" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AI68" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AJ68" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AK68" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AL68" s="3" t="s">
         <v>104</v>
       </c>
       <c r="AM68" s="3" t="s">
         <v>213</v>
       </c>
       <c r="AN68" s="3" t="s">
         <v>282</v>
       </c>
       <c r="AO68" s="3" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="AP68" s="3" t="s">
         <v>82</v>
       </c>
       <c r="AQ68" s="3" t="s">
         <v>215</v>
       </c>
       <c r="AR68" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AS68" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AT68" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AU68" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AV68" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AW68" s="3" t="s">
         <v>78</v>
       </c>
@@ -21345,126 +21354,126 @@
       </c>
       <c r="BW68" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX68" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY68" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ68" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA68" s="3" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="69" spans="1:79">
       <c r="A69" s="3">
         <v>35</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C69" s="3" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="D69" s="3" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="E69" s="3" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="F69" s="3" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="G69" s="3" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="H69" s="3" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="I69" s="3" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="J69" s="3" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="K69" s="3" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="L69" s="3" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="M69" s="3" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="N69" s="3" t="s">
         <v>98</v>
       </c>
       <c r="O69" s="3" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="P69" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q69" s="3" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="R69" s="3" t="s">
         <v>74</v>
       </c>
       <c r="S69" s="3" t="s">
         <v>74</v>
       </c>
       <c r="T69" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U69" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V69" s="3" t="s">
         <v>167</v>
       </c>
       <c r="W69" s="3" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="X69" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Y69" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z69" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA69" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB69" s="3" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="AC69" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD69" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE69" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF69" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AG69" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AH69" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AI69" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AJ69" s="3" t="s">
         <v>87</v>
       </c>
@@ -21584,126 +21593,126 @@
       </c>
       <c r="BW69" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX69" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY69" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ69" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA69" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="70" spans="1:79">
       <c r="A70" s="3">
         <v>36</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C70" s="3" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="D70" s="3" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="E70" s="3" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F70" s="3" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="G70" s="3" t="s">
         <v>143</v>
       </c>
       <c r="H70" s="3" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="I70" s="3" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="J70" s="3" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="K70" s="3" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="L70" s="3" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="M70" s="3" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="N70" s="3" t="s">
         <v>98</v>
       </c>
       <c r="O70" s="3" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="P70" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q70" s="3" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="R70" s="3" t="s">
         <v>74</v>
       </c>
       <c r="S70" s="3" t="s">
         <v>74</v>
       </c>
       <c r="T70" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U70" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V70" s="3" t="s">
         <v>75</v>
       </c>
       <c r="W70" s="3" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="X70" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Y70" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z70" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA70" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB70" s="3" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="AC70" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD70" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE70" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF70" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AG70" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AH70" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AI70" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AJ70" s="3" t="s">
         <v>87</v>
       </c>
@@ -21823,126 +21832,126 @@
       </c>
       <c r="BW70" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX70" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY70" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ70" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA70" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="71" spans="1:79">
       <c r="A71" s="3">
         <v>37</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C71" s="3" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="D71" s="3" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="E71" s="3" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="F71" s="3" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="G71" s="3" t="s">
         <v>286</v>
       </c>
       <c r="H71" s="3" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="I71" s="3" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="J71" s="3" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="K71" s="3" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="L71" s="3" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="M71" s="3" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="N71" s="3" t="s">
         <v>98</v>
       </c>
       <c r="O71" s="3" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="P71" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q71" s="3" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="R71" s="3" t="s">
         <v>74</v>
       </c>
       <c r="S71" s="3" t="s">
         <v>74</v>
       </c>
       <c r="T71" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U71" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V71" s="3" t="s">
         <v>167</v>
       </c>
       <c r="W71" s="3" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="X71" s="3" t="s">
         <v>106</v>
       </c>
       <c r="Y71" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z71" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA71" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB71" s="3" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="AC71" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD71" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE71" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF71" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AG71" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AH71" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AI71" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AJ71" s="3" t="s">
         <v>87</v>
       </c>
@@ -22036,137 +22045,137 @@
       <c r="BN71" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BO71" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BP71" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BQ71" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BR71" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BS71" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BT71" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BU71" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BV71" s="3" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="BW71" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BX71" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY71" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ71" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA71" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="72" spans="1:79">
       <c r="A72" s="3">
         <v>38</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C72" s="3" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="D72" s="3" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="E72" s="3" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="F72" s="3" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="G72" s="3" t="s">
         <v>349</v>
       </c>
       <c r="H72" s="3" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="I72" s="3" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="J72" s="3" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="K72" s="3" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="L72" s="3" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="M72" s="3" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="N72" s="3" t="s">
         <v>98</v>
       </c>
       <c r="O72" s="3" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="P72" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q72" s="3" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="R72" s="3" t="s">
         <v>74</v>
       </c>
       <c r="S72" s="3" t="s">
         <v>74</v>
       </c>
       <c r="T72" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U72" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V72" s="3" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="W72" s="3" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="X72" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Y72" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z72" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA72" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB72" s="3" t="s">
         <v>235</v>
       </c>
       <c r="AC72" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD72" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE72" s="3" t="s">
         <v>78</v>
       </c>
@@ -22301,126 +22310,126 @@
       </c>
       <c r="BW72" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX72" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY72" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ72" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA72" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="73" spans="1:79">
       <c r="A73" s="3">
         <v>56</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C73" s="3" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="D73" s="3" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="E73" s="3" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="F73" s="3" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="G73" s="3" t="s">
         <v>92</v>
       </c>
       <c r="H73" s="3" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="I73" s="3" t="s">
+        <v>1050</v>
+      </c>
+      <c r="J73" s="3" t="s">
+        <v>1051</v>
+      </c>
+      <c r="K73" s="3" t="s">
         <v>1049</v>
       </c>
-      <c r="J73" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L73" s="3" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="M73" s="3" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="N73" s="3" t="s">
         <v>98</v>
       </c>
       <c r="O73" s="3" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="P73" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q73" s="3" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="R73" s="3" t="s">
         <v>74</v>
       </c>
       <c r="S73" s="3" t="s">
         <v>74</v>
       </c>
       <c r="T73" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U73" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V73" s="3" t="s">
         <v>75</v>
       </c>
       <c r="W73" s="3" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="X73" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Y73" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z73" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA73" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB73" s="3" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="AC73" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD73" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE73" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF73" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AG73" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AH73" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AI73" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AJ73" s="3" t="s">
         <v>87</v>
       </c>
@@ -22537,168 +22546,168 @@
       </c>
       <c r="BV73" s="3" t="s">
         <v>77</v>
       </c>
       <c r="BW73" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX73" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY73" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ73" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA73" s="3" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="74" spans="1:79">
       <c r="A74" s="3">
         <v>57</v>
       </c>
       <c r="B74" s="3" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="C74" s="3" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="D74" s="3" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="E74" s="3" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="F74" s="3" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="G74" s="3" t="s">
         <v>143</v>
       </c>
       <c r="H74" s="3" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="I74" s="3" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="J74" s="3" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="K74" s="3" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="L74" s="3" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="M74" s="3" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="N74" s="3" t="s">
         <v>68</v>
       </c>
       <c r="O74" s="3" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="P74" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q74" s="3" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="R74" s="3" t="s">
         <v>72</v>
       </c>
       <c r="S74" s="3" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="T74" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U74" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V74" s="3" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="W74" s="3" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="X74" s="3" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="Y74" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z74" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA74" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AB74" s="3" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="AC74" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD74" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE74" s="3" t="s">
         <v>103</v>
       </c>
       <c r="AF74" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AG74" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AH74" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AI74" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AJ74" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AK74" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AL74" s="3" t="s">
         <v>213</v>
       </c>
       <c r="AM74" s="3" t="s">
         <v>213</v>
       </c>
       <c r="AN74" s="3" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="AO74" s="3" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="AP74" s="3" t="s">
         <v>104</v>
       </c>
       <c r="AQ74" s="3" t="s">
         <v>153</v>
       </c>
       <c r="AR74" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AS74" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AT74" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AU74" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AV74" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AW74" s="3" t="s">
         <v>78</v>
       </c>
@@ -22753,188 +22762,188 @@
       <c r="BN74" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BO74" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BP74" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BQ74" s="3" t="s">
         <v>80</v>
       </c>
       <c r="BR74" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BS74" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BT74" s="3" t="s">
         <v>80</v>
       </c>
       <c r="BU74" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BV74" s="3" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="BW74" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX74" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY74" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BZ74" s="3" t="s">
         <v>87</v>
       </c>
       <c r="CA74" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="75" spans="1:79">
       <c r="A75" s="3">
         <v>58</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C75" s="3" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="D75" s="3" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="E75" s="3" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="F75" s="3" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="G75" s="3" t="s">
         <v>158</v>
       </c>
       <c r="H75" s="3" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="I75" s="3" t="s">
+        <v>1076</v>
+      </c>
+      <c r="J75" s="3" t="s">
+        <v>1077</v>
+      </c>
+      <c r="K75" s="3" t="s">
         <v>1075</v>
       </c>
-      <c r="J75" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L75" s="3" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="M75" s="3" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="N75" s="3" t="s">
         <v>98</v>
       </c>
       <c r="O75" s="3" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="P75" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q75" s="3" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="R75" s="3" t="s">
         <v>74</v>
       </c>
       <c r="S75" s="3" t="s">
         <v>74</v>
       </c>
       <c r="T75" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U75" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V75" s="3" t="s">
         <v>167</v>
       </c>
       <c r="W75" s="3" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="X75" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Y75" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z75" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA75" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB75" s="3" t="s">
         <v>232</v>
       </c>
       <c r="AC75" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD75" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE75" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF75" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AG75" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AH75" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AI75" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AJ75" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AK75" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AL75" s="3" t="s">
         <v>125</v>
       </c>
       <c r="AM75" s="3" t="s">
         <v>107</v>
       </c>
       <c r="AN75" s="3" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="AO75" s="3" t="s">
         <v>230</v>
       </c>
       <c r="AP75" s="3" t="s">
         <v>170</v>
       </c>
       <c r="AQ75" s="3" t="s">
         <v>240</v>
       </c>
       <c r="AR75" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AS75" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AT75" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AU75" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AV75" s="3" t="s">
         <v>78</v>
       </c>
@@ -23018,159 +23027,159 @@
       </c>
       <c r="BW75" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX75" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY75" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BZ75" s="3" t="s">
         <v>87</v>
       </c>
       <c r="CA75" s="3" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="76" spans="1:79">
       <c r="A76" s="3">
         <v>59</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C76" s="3" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="D76" s="3" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="E76" s="3" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="F76" s="3" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="G76" s="3" t="s">
         <v>349</v>
       </c>
       <c r="H76" s="3" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="I76" s="3" t="s">
+        <v>1087</v>
+      </c>
+      <c r="J76" s="3" t="s">
+        <v>1088</v>
+      </c>
+      <c r="K76" s="3" t="s">
         <v>1086</v>
       </c>
-      <c r="J76" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L76" s="3" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="M76" s="3" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="N76" s="3" t="s">
         <v>98</v>
       </c>
       <c r="O76" s="3" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="P76" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q76" s="3" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="R76" s="3" t="s">
         <v>74</v>
       </c>
       <c r="S76" s="3" t="s">
         <v>74</v>
       </c>
       <c r="T76" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U76" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V76" s="3" t="s">
         <v>75</v>
       </c>
       <c r="W76" s="3" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="X76" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Y76" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z76" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA76" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB76" s="3" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="AC76" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD76" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE76" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF76" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AG76" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AH76" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AI76" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AJ76" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AK76" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AL76" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AM76" s="3" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="AN76" s="3" t="s">
         <v>107</v>
       </c>
       <c r="AO76" s="3" t="s">
         <v>196</v>
       </c>
       <c r="AP76" s="3" t="s">
         <v>196</v>
       </c>
       <c r="AQ76" s="3" t="s">
         <v>196</v>
       </c>
       <c r="AR76" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AS76" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AT76" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AU76" s="3" t="s">
         <v>78</v>
       </c>
@@ -23257,168 +23266,168 @@
       </c>
       <c r="BW76" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX76" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY76" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ76" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA76" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="77" spans="1:79">
       <c r="A77" s="3">
         <v>60</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C77" s="3" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="D77" s="3" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
       <c r="E77" s="3" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="F77" s="3" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="G77" s="3" t="s">
         <v>92</v>
       </c>
       <c r="H77" s="3" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="I77" s="3" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="J77" s="3" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="K77" s="3" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="L77" s="3" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="M77" s="3" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="N77" s="3" t="s">
         <v>98</v>
       </c>
       <c r="O77" s="3" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="P77" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q77" s="3" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="R77" s="3" t="s">
         <v>74</v>
       </c>
       <c r="S77" s="3" t="s">
         <v>74</v>
       </c>
       <c r="T77" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U77" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V77" s="3" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
       <c r="W77" s="3" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="X77" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Y77" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z77" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA77" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB77" s="3" t="s">
-        <v>85</v>
+        <v>563</v>
       </c>
       <c r="AC77" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD77" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE77" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF77" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AG77" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AH77" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AI77" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AJ77" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AK77" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AL77" s="3" t="s">
         <v>105</v>
       </c>
       <c r="AM77" s="3" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="AN77" s="3" t="s">
         <v>170</v>
       </c>
       <c r="AO77" s="3" t="s">
         <v>105</v>
       </c>
       <c r="AP77" s="3" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="AQ77" s="3" t="s">
         <v>170</v>
       </c>
       <c r="AR77" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AS77" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AT77" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AU77" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AV77" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AW77" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AX77" s="3" t="s">
         <v>78</v>
       </c>
@@ -23496,111 +23505,111 @@
       </c>
       <c r="BW77" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX77" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY77" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ77" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA77" s="3" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="78" spans="1:79">
       <c r="A78" s="3">
         <v>61</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C78" s="3" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="D78" s="3" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="E78" s="3" t="s">
         <v>127</v>
       </c>
       <c r="F78" s="3" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="G78" s="3" t="s">
         <v>143</v>
       </c>
       <c r="H78" s="3" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="I78" s="3" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="J78" s="3" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="K78" s="3" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
       <c r="L78" s="3" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
       <c r="M78" s="3" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
       <c r="N78" s="3" t="s">
         <v>98</v>
       </c>
       <c r="O78" s="3" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
       <c r="P78" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q78" s="3" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c r="R78" s="3" t="s">
         <v>74</v>
       </c>
       <c r="S78" s="3" t="s">
         <v>74</v>
       </c>
       <c r="T78" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U78" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V78" s="3" t="s">
         <v>75</v>
       </c>
       <c r="W78" s="3" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="X78" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Y78" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z78" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA78" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB78" s="3" t="s">
         <v>214</v>
       </c>
       <c r="AC78" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD78" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE78" s="3" t="s">
         <v>78</v>
       </c>
@@ -23732,207 +23741,207 @@
       </c>
       <c r="BV78" s="3" t="s">
         <v>108</v>
       </c>
       <c r="BW78" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX78" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY78" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ78" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA78" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="79" spans="1:79">
       <c r="A79" s="3">
         <v>39</v>
       </c>
       <c r="B79" s="3" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="C79" s="3" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="D79" s="3" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
       <c r="E79" s="3" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="F79" s="3" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="G79" s="3" t="s">
         <v>143</v>
       </c>
       <c r="H79" s="3" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="I79" s="3" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="J79" s="3" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="K79" s="3" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="L79" s="3" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="M79" s="3" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="N79" s="3" t="s">
         <v>68</v>
       </c>
       <c r="O79" s="3" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="P79" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q79" s="3" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="R79" s="3" t="s">
         <v>72</v>
       </c>
       <c r="S79" s="3" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="T79" s="3" t="s">
         <v>122</v>
       </c>
       <c r="U79" s="3" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="V79" s="3" t="s">
         <v>265</v>
       </c>
       <c r="W79" s="3" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="X79" s="3" t="s">
         <v>83</v>
       </c>
       <c r="Y79" s="3" t="s">
         <v>106</v>
       </c>
       <c r="Z79" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA79" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AB79" s="3" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="AC79" s="3" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="AD79" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE79" s="3" t="s">
         <v>267</v>
       </c>
       <c r="AF79" s="3" t="s">
         <v>107</v>
       </c>
       <c r="AG79" s="3" t="s">
         <v>107</v>
       </c>
       <c r="AH79" s="3" t="s">
         <v>107</v>
       </c>
       <c r="AI79" s="3" t="s">
         <v>103</v>
       </c>
       <c r="AJ79" s="3" t="s">
         <v>107</v>
       </c>
       <c r="AK79" s="3" t="s">
         <v>103</v>
       </c>
       <c r="AL79" s="3" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="AM79" s="3" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="AN79" s="3" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="AO79" s="3" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="AP79" s="3" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="AQ79" s="3" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="AR79" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AS79" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AT79" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AU79" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AV79" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AW79" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AX79" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AY79" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AZ79" s="3" t="s">
         <v>215</v>
       </c>
       <c r="BA79" s="3" t="s">
         <v>183</v>
       </c>
       <c r="BB79" s="3" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="BC79" s="3" t="s">
         <v>215</v>
       </c>
       <c r="BD79" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BE79" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BF79" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BG79" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BH79" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BI79" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BJ79" s="3" t="s">
         <v>78</v>
       </c>
@@ -23948,188 +23957,188 @@
       <c r="BN79" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BO79" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BP79" s="3" t="s">
         <v>80</v>
       </c>
       <c r="BQ79" s="3" t="s">
         <v>105</v>
       </c>
       <c r="BR79" s="3" t="s">
         <v>105</v>
       </c>
       <c r="BS79" s="3" t="s">
         <v>105</v>
       </c>
       <c r="BT79" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BU79" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BV79" s="3" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="BW79" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX79" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY79" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BZ79" s="3" t="s">
         <v>87</v>
       </c>
       <c r="CA79" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="80" spans="1:79">
       <c r="A80" s="3">
         <v>40</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>56</v>
       </c>
       <c r="C80" s="3" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="D80" s="3" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="E80" s="3" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F80" s="3" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
       <c r="G80" s="3" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="H80" s="3" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="I80" s="3" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="J80" s="3" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="K80" s="3" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
       <c r="L80" s="3" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
       <c r="M80" s="3" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
       <c r="N80" s="3" t="s">
         <v>68</v>
       </c>
       <c r="O80" s="3" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="P80" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q80" s="3" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="R80" s="3" t="s">
         <v>72</v>
       </c>
       <c r="S80" s="3" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
       <c r="T80" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U80" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V80" s="3" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="W80" s="3" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="X80" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Y80" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z80" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA80" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB80" s="3" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="AC80" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD80" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE80" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF80" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AG80" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AH80" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AI80" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AJ80" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AK80" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AL80" s="3" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="AM80" s="3" t="s">
         <v>108</v>
       </c>
       <c r="AN80" s="3" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="AO80" s="3" t="s">
         <v>267</v>
       </c>
       <c r="AP80" s="3" t="s">
         <v>239</v>
       </c>
       <c r="AQ80" s="3" t="s">
         <v>103</v>
       </c>
       <c r="AR80" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AS80" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AT80" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AU80" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AV80" s="3" t="s">
         <v>78</v>
       </c>
@@ -24210,165 +24219,165 @@
       </c>
       <c r="BV80" s="3" t="s">
         <v>267</v>
       </c>
       <c r="BW80" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX80" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY80" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ80" s="3" t="s">
         <v>87</v>
       </c>
       <c r="CA80" s="3" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="81" spans="1:79">
       <c r="A81" s="3">
         <v>41</v>
       </c>
       <c r="B81" s="3" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="C81" s="3" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="D81" s="3" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="E81" s="3" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="F81" s="3" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="G81" s="3" t="s">
         <v>349</v>
       </c>
       <c r="H81" s="3" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="I81" s="3" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="J81" s="3" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="K81" s="3" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="L81" s="3" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
       <c r="M81" s="3" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="N81" s="3" t="s">
         <v>68</v>
       </c>
       <c r="O81" s="3" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="P81" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q81" s="3" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="R81" s="3" t="s">
         <v>72</v>
       </c>
       <c r="S81" s="3" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="T81" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U81" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V81" s="3" t="s">
         <v>265</v>
       </c>
       <c r="W81" s="3" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="X81" s="3" t="s">
         <v>138</v>
       </c>
       <c r="Y81" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z81" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA81" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB81" s="3" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="AC81" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD81" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE81" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF81" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AG81" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AH81" s="3" t="s">
         <v>105</v>
       </c>
       <c r="AI81" s="3" t="s">
         <v>105</v>
       </c>
       <c r="AJ81" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AK81" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AL81" s="3" t="s">
         <v>83</v>
       </c>
       <c r="AM81" s="3" t="s">
         <v>82</v>
       </c>
       <c r="AN81" s="3" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AO81" s="3" t="s">
         <v>83</v>
       </c>
       <c r="AP81" s="3" t="s">
         <v>84</v>
       </c>
       <c r="AQ81" s="3" t="s">
         <v>83</v>
       </c>
       <c r="AR81" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AS81" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AT81" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AU81" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AV81" s="3" t="s">
         <v>78</v>
       </c>
@@ -24452,126 +24461,126 @@
       </c>
       <c r="BW81" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX81" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY81" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BZ81" s="3" t="s">
         <v>87</v>
       </c>
       <c r="CA81" s="3" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="82" spans="1:79">
       <c r="A82" s="3">
         <v>42</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C82" s="3" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="D82" s="3" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="E82" s="3" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="F82" s="3" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="G82" s="3" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
       <c r="H82" s="3" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="I82" s="3" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="J82" s="3" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="K82" s="3" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="L82" s="3" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="M82" s="3" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="N82" s="3" t="s">
         <v>98</v>
       </c>
       <c r="O82" s="3" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="P82" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q82" s="3" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="R82" s="3" t="s">
         <v>74</v>
       </c>
       <c r="S82" s="3" t="s">
         <v>74</v>
       </c>
       <c r="T82" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U82" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V82" s="3" t="s">
         <v>75</v>
       </c>
       <c r="W82" s="3" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="X82" s="3" t="s">
         <v>170</v>
       </c>
       <c r="Y82" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z82" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA82" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB82" s="3" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="AC82" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD82" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE82" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF82" s="3" t="s">
         <v>170</v>
       </c>
       <c r="AG82" s="3" t="s">
         <v>108</v>
       </c>
       <c r="AH82" s="3" t="s">
         <v>125</v>
       </c>
       <c r="AI82" s="3" t="s">
         <v>230</v>
       </c>
       <c r="AJ82" s="3" t="s">
         <v>230</v>
       </c>
@@ -24691,126 +24700,126 @@
       </c>
       <c r="BW82" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX82" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY82" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ82" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA82" s="3" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="83" spans="1:79">
       <c r="A83" s="3">
         <v>43</v>
       </c>
       <c r="B83" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C83" s="3" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="D83" s="3" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="E83" s="3" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
       <c r="F83" s="3" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="G83" s="3" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="H83" s="3" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="I83" s="3" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="J83" s="3" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
       <c r="K83" s="3" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="L83" s="3" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="M83" s="3" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="N83" s="3" t="s">
         <v>98</v>
       </c>
       <c r="O83" s="3" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="P83" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q83" s="3" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="R83" s="3" t="s">
         <v>74</v>
       </c>
       <c r="S83" s="3" t="s">
         <v>74</v>
       </c>
       <c r="T83" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U83" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V83" s="3" t="s">
         <v>75</v>
       </c>
       <c r="W83" s="3" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="X83" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Y83" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z83" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA83" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB83" s="3" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="AC83" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD83" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE83" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF83" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AG83" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AH83" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AI83" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AJ83" s="3" t="s">
         <v>87</v>
       </c>
@@ -24930,111 +24939,111 @@
       </c>
       <c r="BW83" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX83" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY83" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ83" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA83" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="84" spans="1:79">
       <c r="A84" s="3">
         <v>44</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C84" s="3" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="D84" s="3" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="E84" s="3" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="F84" s="3" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="G84" s="3" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="H84" s="3" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="I84" s="3" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="J84" s="3" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="K84" s="3" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
       <c r="L84" s="3" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="M84" s="3" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="N84" s="3" t="s">
         <v>98</v>
       </c>
       <c r="O84" s="3" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="P84" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q84" s="3" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="R84" s="3" t="s">
         <v>74</v>
       </c>
       <c r="S84" s="3" t="s">
         <v>74</v>
       </c>
       <c r="T84" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U84" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V84" s="3" t="s">
         <v>75</v>
       </c>
       <c r="W84" s="3" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="X84" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Y84" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z84" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA84" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB84" s="3" t="s">
         <v>85</v>
       </c>
       <c r="AC84" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD84" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE84" s="3" t="s">
         <v>78</v>
       </c>
@@ -25166,129 +25175,129 @@
       </c>
       <c r="BV84" s="3" t="s">
         <v>108</v>
       </c>
       <c r="BW84" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX84" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY84" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ84" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA84" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="85" spans="1:79">
       <c r="A85" s="3">
         <v>45</v>
       </c>
       <c r="B85" s="3" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="C85" s="3" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="D85" s="3" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="E85" s="3" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="F85" s="3" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="G85" s="3" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="H85" s="3" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="I85" s="3" t="s">
+        <v>1208</v>
+      </c>
+      <c r="J85" s="3" t="s">
+        <v>1209</v>
+      </c>
+      <c r="K85" s="3" t="s">
         <v>1207</v>
       </c>
-      <c r="J85" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L85" s="3" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="M85" s="3" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="N85" s="3" t="s">
         <v>98</v>
       </c>
       <c r="O85" s="3" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="P85" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q85" s="3" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="R85" s="3" t="s">
         <v>74</v>
       </c>
       <c r="S85" s="3" t="s">
         <v>74</v>
       </c>
       <c r="T85" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U85" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V85" s="3" t="s">
         <v>167</v>
       </c>
       <c r="W85" s="3" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="X85" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Y85" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z85" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA85" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB85" s="3" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="AC85" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD85" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE85" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF85" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AG85" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AH85" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AI85" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AJ85" s="3" t="s">
         <v>87</v>
       </c>
@@ -25408,126 +25417,126 @@
       </c>
       <c r="BW85" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX85" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY85" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ85" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA85" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="86" spans="1:79">
       <c r="A86" s="3">
         <v>46</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C86" s="3" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="D86" s="3" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="E86" s="3" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="F86" s="3" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="G86" s="3" t="s">
         <v>286</v>
       </c>
       <c r="H86" s="3" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
       <c r="I86" s="3" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="J86" s="3" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="K86" s="3" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
       <c r="L86" s="3" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="M86" s="3" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="N86" s="3" t="s">
         <v>98</v>
       </c>
       <c r="O86" s="3" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
       <c r="P86" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q86" s="3" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
       <c r="R86" s="3" t="s">
         <v>74</v>
       </c>
       <c r="S86" s="3" t="s">
         <v>74</v>
       </c>
       <c r="T86" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U86" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V86" s="3" t="s">
         <v>167</v>
       </c>
       <c r="W86" s="3" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="X86" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Y86" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z86" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA86" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB86" s="3" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="AC86" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD86" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE86" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF86" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AG86" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AH86" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AI86" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AJ86" s="3" t="s">
         <v>87</v>
       </c>
@@ -25647,168 +25656,168 @@
       </c>
       <c r="BW86" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX86" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY86" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ86" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA86" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="87" spans="1:79">
       <c r="A87" s="3">
         <v>47</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>56</v>
       </c>
       <c r="C87" s="3" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="D87" s="3" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="E87" s="3" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="F87" s="3" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="G87" s="3" t="s">
         <v>61</v>
       </c>
       <c r="H87" s="3" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="I87" s="3" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="J87" s="3" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
       <c r="K87" s="3" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="L87" s="3" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="M87" s="3" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="N87" s="3" t="s">
         <v>68</v>
       </c>
       <c r="O87" s="3" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="P87" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q87" s="3" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="R87" s="3" t="s">
         <v>72</v>
       </c>
       <c r="S87" s="3" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="T87" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U87" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V87" s="3" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="W87" s="3" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="X87" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Y87" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z87" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA87" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AB87" s="3" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="AC87" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD87" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE87" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AF87" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AG87" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AH87" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AI87" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AJ87" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AK87" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AL87" s="3" t="s">
         <v>211</v>
       </c>
       <c r="AM87" s="3" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="AN87" s="3" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="AO87" s="3" t="s">
         <v>211</v>
       </c>
       <c r="AP87" s="3" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="AQ87" s="3" t="s">
         <v>212</v>
       </c>
       <c r="AR87" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AS87" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AT87" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AU87" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AV87" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AW87" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AX87" s="3" t="s">
         <v>78</v>
       </c>
@@ -25886,111 +25895,111 @@
       </c>
       <c r="BW87" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX87" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY87" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BZ87" s="3" t="s">
         <v>87</v>
       </c>
       <c r="CA87" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="88" spans="1:79">
       <c r="A88" s="3">
         <v>48</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C88" s="3" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="D88" s="3" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
       <c r="E88" s="3" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="F88" s="3" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="G88" s="3" t="s">
         <v>112</v>
       </c>
       <c r="H88" s="3" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
       <c r="I88" s="3" t="s">
-        <v>1245</v>
+        <v>1246</v>
       </c>
       <c r="J88" s="3" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="K88" s="3" t="s">
-        <v>1247</v>
+        <v>1248</v>
       </c>
       <c r="L88" s="3" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="M88" s="3" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
       <c r="N88" s="3" t="s">
         <v>98</v>
       </c>
       <c r="O88" s="3" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
       <c r="P88" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q88" s="3" t="s">
-        <v>1251</v>
+        <v>1252</v>
       </c>
       <c r="R88" s="3" t="s">
         <v>74</v>
       </c>
       <c r="S88" s="3" t="s">
         <v>74</v>
       </c>
       <c r="T88" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U88" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V88" s="3" t="s">
         <v>265</v>
       </c>
       <c r="W88" s="3" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="X88" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Y88" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z88" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA88" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB88" s="3" t="s">
         <v>213</v>
       </c>
       <c r="AC88" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD88" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE88" s="3" t="s">
         <v>78</v>
       </c>
@@ -26125,111 +26134,111 @@
       </c>
       <c r="BW88" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BX88" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY88" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ88" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA88" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="89" spans="1:79">
       <c r="A89" s="3">
         <v>49</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C89" s="3" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="D89" s="3" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
       <c r="E89" s="3" t="s">
-        <v>1254</v>
+        <v>1255</v>
       </c>
       <c r="F89" s="3" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
       <c r="G89" s="3" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="H89" s="3" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
       <c r="I89" s="3" t="s">
-        <v>1257</v>
+        <v>1258</v>
       </c>
       <c r="J89" s="3" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
       <c r="K89" s="3" t="s">
-        <v>1259</v>
+        <v>1260</v>
       </c>
       <c r="L89" s="3" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="M89" s="3" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="N89" s="3" t="s">
         <v>98</v>
       </c>
       <c r="O89" s="3" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="P89" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q89" s="3" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="R89" s="3" t="s">
         <v>74</v>
       </c>
       <c r="S89" s="3" t="s">
         <v>74</v>
       </c>
       <c r="T89" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U89" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V89" s="3" t="s">
         <v>75</v>
       </c>
       <c r="W89" s="3" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="X89" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Y89" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z89" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA89" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB89" s="3" t="s">
         <v>81</v>
       </c>
       <c r="AC89" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD89" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE89" s="3" t="s">
         <v>78</v>
       </c>
@@ -26364,126 +26373,126 @@
       </c>
       <c r="BW89" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX89" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY89" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ89" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA89" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="90" spans="1:79">
       <c r="A90" s="3">
         <v>50</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>56</v>
       </c>
       <c r="C90" s="3" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="D90" s="3" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="E90" s="3" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="F90" s="3" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="G90" s="3" t="s">
         <v>143</v>
       </c>
       <c r="H90" s="3" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="I90" s="3" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="J90" s="3" t="s">
-        <v>1270</v>
+        <v>1271</v>
       </c>
       <c r="K90" s="3" t="s">
-        <v>1271</v>
+        <v>1272</v>
       </c>
       <c r="L90" s="3" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
       <c r="M90" s="3" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
       <c r="N90" s="3" t="s">
         <v>98</v>
       </c>
       <c r="O90" s="3" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
       <c r="P90" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q90" s="3" t="s">
-        <v>1275</v>
+        <v>1276</v>
       </c>
       <c r="R90" s="3" t="s">
         <v>74</v>
       </c>
       <c r="S90" s="3" t="s">
         <v>74</v>
       </c>
       <c r="T90" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U90" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V90" s="3" t="s">
         <v>167</v>
       </c>
       <c r="W90" s="3" t="s">
-        <v>1276</v>
+        <v>1277</v>
       </c>
       <c r="X90" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Y90" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z90" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA90" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB90" s="3" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="AC90" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD90" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE90" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF90" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AG90" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AH90" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AI90" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AJ90" s="3" t="s">
         <v>87</v>
       </c>
@@ -26603,171 +26612,171 @@
       </c>
       <c r="BW90" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX90" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY90" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ90" s="3" t="s">
         <v>87</v>
       </c>
       <c r="CA90" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="91" spans="1:79">
       <c r="A91" s="3">
         <v>51</v>
       </c>
       <c r="B91" s="3" t="s">
         <v>56</v>
       </c>
       <c r="C91" s="3" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="D91" s="3" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="E91" s="3" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
       <c r="F91" s="3" t="s">
-        <v>1279</v>
+        <v>1280</v>
       </c>
       <c r="G91" s="3" t="s">
         <v>112</v>
       </c>
       <c r="H91" s="3" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
       <c r="I91" s="3" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="J91" s="3" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
       <c r="K91" s="3" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
       <c r="L91" s="3" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
       <c r="M91" s="3" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
       <c r="N91" s="3" t="s">
         <v>68</v>
       </c>
       <c r="O91" s="3" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="P91" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q91" s="3" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
       <c r="R91" s="3" t="s">
         <v>72</v>
       </c>
       <c r="S91" s="3" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="T91" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U91" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V91" s="3" t="s">
         <v>167</v>
       </c>
       <c r="W91" s="3" t="s">
-        <v>1276</v>
+        <v>1277</v>
       </c>
       <c r="X91" s="3" t="s">
         <v>104</v>
       </c>
       <c r="Y91" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z91" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA91" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB91" s="3" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="AC91" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD91" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE91" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF91" s="3" t="s">
         <v>105</v>
       </c>
       <c r="AG91" s="3" t="s">
         <v>105</v>
       </c>
       <c r="AH91" s="3" t="s">
         <v>105</v>
       </c>
       <c r="AI91" s="3" t="s">
         <v>106</v>
       </c>
       <c r="AJ91" s="3" t="s">
         <v>106</v>
       </c>
       <c r="AK91" s="3" t="s">
         <v>106</v>
       </c>
       <c r="AL91" s="3" t="s">
         <v>296</v>
       </c>
       <c r="AM91" s="3" t="s">
         <v>232</v>
       </c>
       <c r="AN91" s="3" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
       <c r="AO91" s="3" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="AP91" s="3" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="AQ91" s="3" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="AR91" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AS91" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AT91" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AU91" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AV91" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AW91" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AX91" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AY91" s="3" t="s">
         <v>78</v>
       </c>
@@ -26816,197 +26825,197 @@
       <c r="BN91" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BO91" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BP91" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BQ91" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BR91" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BS91" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BT91" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BU91" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BV91" s="3" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="BW91" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX91" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY91" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BZ91" s="3" t="s">
         <v>87</v>
       </c>
       <c r="CA91" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="92" spans="1:79">
       <c r="A92" s="3">
         <v>52</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>56</v>
       </c>
       <c r="C92" s="3" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="D92" s="3" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
       <c r="E92" s="3" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
       <c r="F92" s="3" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
       <c r="G92" s="3" t="s">
         <v>349</v>
       </c>
       <c r="H92" s="3" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
       <c r="I92" s="3" t="s">
-        <v>1296</v>
+        <v>1297</v>
       </c>
       <c r="J92" s="3" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
       <c r="K92" s="3" t="s">
-        <v>1298</v>
+        <v>1299</v>
       </c>
       <c r="L92" s="3" t="s">
-        <v>1299</v>
+        <v>1300</v>
       </c>
       <c r="M92" s="3" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
       <c r="N92" s="3" t="s">
         <v>68</v>
       </c>
       <c r="O92" s="3" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
       <c r="P92" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q92" s="3" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
       <c r="R92" s="3" t="s">
         <v>72</v>
       </c>
       <c r="S92" s="3" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
       <c r="T92" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U92" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V92" s="3" t="s">
         <v>75</v>
       </c>
       <c r="W92" s="3" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
       <c r="X92" s="3" t="s">
         <v>108</v>
       </c>
       <c r="Y92" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z92" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA92" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB92" s="3" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="AC92" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD92" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE92" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF92" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AG92" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AH92" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AI92" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AJ92" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AK92" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AL92" s="3" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="AM92" s="3" t="s">
         <v>212</v>
       </c>
       <c r="AN92" s="3" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="AO92" s="3" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="AP92" s="3" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="AQ92" s="3" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="AR92" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AS92" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AT92" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AU92" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AV92" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AW92" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AX92" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AY92" s="3" t="s">
         <v>78</v>
       </c>
@@ -27081,168 +27090,168 @@
       </c>
       <c r="BW92" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX92" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY92" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BZ92" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA92" s="3" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="93" spans="1:79">
       <c r="A93" s="3">
         <v>53</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>56</v>
       </c>
       <c r="C93" s="3" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="D93" s="3" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="E93" s="3" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
       <c r="F93" s="3" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="G93" s="3" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="H93" s="3" t="s">
-        <v>1309</v>
+        <v>1310</v>
       </c>
       <c r="I93" s="3" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="J93" s="3" t="s">
-        <v>1311</v>
+        <v>1312</v>
       </c>
       <c r="K93" s="3" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
       <c r="L93" s="3" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="M93" s="3" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
       <c r="N93" s="3" t="s">
         <v>98</v>
       </c>
       <c r="O93" s="3" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="P93" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q93" s="3" t="s">
-        <v>1316</v>
+        <v>1317</v>
       </c>
       <c r="R93" s="3" t="s">
         <v>74</v>
       </c>
       <c r="S93" s="3" t="s">
         <v>74</v>
       </c>
       <c r="T93" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U93" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V93" s="3" t="s">
         <v>75</v>
       </c>
       <c r="W93" s="3" t="s">
-        <v>1317</v>
+        <v>1318</v>
       </c>
       <c r="X93" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Y93" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z93" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA93" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB93" s="3" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="AC93" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD93" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE93" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF93" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AG93" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AH93" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AI93" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AJ93" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AK93" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AL93" s="3" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="AM93" s="3" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="AN93" s="3" t="s">
         <v>196</v>
       </c>
       <c r="AO93" s="3" t="s">
         <v>239</v>
       </c>
       <c r="AP93" s="3" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="AQ93" s="3" t="s">
         <v>215</v>
       </c>
       <c r="AR93" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AS93" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AT93" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AU93" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AV93" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AW93" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AX93" s="3" t="s">
         <v>78</v>
       </c>
@@ -27320,111 +27329,111 @@
       </c>
       <c r="BW93" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX93" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY93" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ93" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA93" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="94" spans="1:79">
       <c r="A94" s="3">
         <v>54</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C94" s="3" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="D94" s="3" t="s">
-        <v>1318</v>
+        <v>1319</v>
       </c>
       <c r="E94" s="3" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
       <c r="F94" s="3" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
       <c r="G94" s="3" t="s">
         <v>112</v>
       </c>
       <c r="H94" s="3" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
       <c r="I94" s="3" t="s">
-        <v>1321</v>
+        <v>1322</v>
       </c>
       <c r="J94" s="3" t="s">
-        <v>1322</v>
+        <v>1323</v>
       </c>
       <c r="K94" s="3" t="s">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="L94" s="3" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="M94" s="3" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="N94" s="3" t="s">
         <v>98</v>
       </c>
       <c r="O94" s="3" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
       <c r="P94" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q94" s="3" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
       <c r="R94" s="3" t="s">
         <v>74</v>
       </c>
       <c r="S94" s="3" t="s">
         <v>74</v>
       </c>
       <c r="T94" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U94" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V94" s="3" t="s">
         <v>151</v>
       </c>
       <c r="W94" s="3" t="s">
-        <v>1328</v>
+        <v>1329</v>
       </c>
       <c r="X94" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Y94" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z94" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA94" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB94" s="3" t="s">
         <v>183</v>
       </c>
       <c r="AC94" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD94" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE94" s="3" t="s">
         <v>78</v>
       </c>
@@ -27440,51 +27449,51 @@
       <c r="AI94" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AJ94" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AK94" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AL94" s="3" t="s">
         <v>105</v>
       </c>
       <c r="AM94" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AN94" s="3" t="s">
         <v>106</v>
       </c>
       <c r="AO94" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AP94" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AQ94" s="3" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="AR94" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AS94" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AT94" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AU94" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AV94" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AW94" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AX94" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AY94" s="3" t="s">
         <v>78</v>
       </c>
@@ -27559,168 +27568,168 @@
       </c>
       <c r="BW94" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX94" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY94" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ94" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA94" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="95" spans="1:79">
       <c r="A95" s="3">
         <v>55</v>
       </c>
       <c r="B95" s="3" t="s">
         <v>56</v>
       </c>
       <c r="C95" s="3" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="D95" s="3" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
       <c r="E95" s="3" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
       <c r="F95" s="3" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="G95" s="3" t="s">
         <v>286</v>
       </c>
       <c r="H95" s="3" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
       <c r="I95" s="3" t="s">
-        <v>1333</v>
+        <v>1334</v>
       </c>
       <c r="J95" s="3" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
       <c r="K95" s="3" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="L95" s="3" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="M95" s="3" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
       <c r="N95" s="3" t="s">
         <v>68</v>
       </c>
       <c r="O95" s="3" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="P95" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q95" s="3" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="R95" s="3" t="s">
         <v>72</v>
       </c>
       <c r="S95" s="3" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
       <c r="T95" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U95" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V95" s="3" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="W95" s="3" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
       <c r="X95" s="3" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="Y95" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z95" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA95" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB95" s="3" t="s">
-        <v>1343</v>
+        <v>1344</v>
       </c>
       <c r="AC95" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD95" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE95" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF95" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AG95" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AH95" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AI95" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AJ95" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AK95" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AL95" s="3" t="s">
         <v>215</v>
       </c>
       <c r="AM95" s="3" t="s">
         <v>183</v>
       </c>
       <c r="AN95" s="3" t="s">
         <v>104</v>
       </c>
       <c r="AO95" s="3" t="s">
         <v>211</v>
       </c>
       <c r="AP95" s="3" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="AQ95" s="3" t="s">
         <v>211</v>
       </c>
       <c r="AR95" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AS95" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AT95" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AU95" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AV95" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AW95" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AX95" s="3" t="s">
         <v>78</v>
       </c>
@@ -27745,224 +27754,224 @@
       <c r="BE95" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BF95" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BG95" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BH95" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BI95" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BJ95" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BK95" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BL95" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BM95" s="3" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="BN95" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BO95" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BP95" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BQ95" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BR95" s="3" t="s">
         <v>80</v>
       </c>
       <c r="BS95" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BT95" s="3" t="s">
         <v>106</v>
       </c>
       <c r="BU95" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BV95" s="3" t="s">
         <v>239</v>
       </c>
       <c r="BW95" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX95" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY95" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BZ95" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA95" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="96" spans="1:79">
       <c r="A96" s="3">
         <v>62</v>
       </c>
       <c r="B96" s="3" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="C96" s="3" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="D96" s="3" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="E96" s="3" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="F96" s="3" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="G96" s="3" t="s">
         <v>112</v>
       </c>
       <c r="H96" s="3" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c r="I96" s="3" t="s">
-        <v>1350</v>
+        <v>1351</v>
       </c>
       <c r="J96" s="3" t="s">
-        <v>1351</v>
+        <v>1352</v>
       </c>
       <c r="K96" s="3" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
       <c r="L96" s="3" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="M96" s="3" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
       <c r="N96" s="3" t="s">
         <v>68</v>
       </c>
       <c r="O96" s="3" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="P96" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q96" s="3" t="s">
-        <v>1356</v>
+        <v>1357</v>
       </c>
       <c r="R96" s="3" t="s">
         <v>72</v>
       </c>
       <c r="S96" s="3" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
       <c r="T96" s="3" t="s">
         <v>122</v>
       </c>
       <c r="U96" s="3" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="V96" s="3" t="s">
         <v>265</v>
       </c>
       <c r="W96" s="3" t="s">
-        <v>1359</v>
+        <v>1360</v>
       </c>
       <c r="X96" s="3" t="s">
         <v>213</v>
       </c>
       <c r="Y96" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z96" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA96" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AB96" s="3" t="s">
-        <v>1360</v>
+        <v>1361</v>
       </c>
       <c r="AC96" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD96" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE96" s="3" t="s">
         <v>125</v>
       </c>
       <c r="AF96" s="3" t="s">
         <v>105</v>
       </c>
       <c r="AG96" s="3" t="s">
         <v>105</v>
       </c>
       <c r="AH96" s="3" t="s">
         <v>106</v>
       </c>
       <c r="AI96" s="3" t="s">
         <v>106</v>
       </c>
       <c r="AJ96" s="3" t="s">
         <v>107</v>
       </c>
       <c r="AK96" s="3" t="s">
         <v>107</v>
       </c>
       <c r="AL96" s="3" t="s">
-        <v>1361</v>
+        <v>1362</v>
       </c>
       <c r="AM96" s="3" t="s">
         <v>232</v>
       </c>
       <c r="AN96" s="3" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
       <c r="AO96" s="3" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="AP96" s="3" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="AQ96" s="3" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
       <c r="AR96" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AS96" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AT96" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AU96" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AV96" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AW96" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AX96" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AY96" s="3" t="s">
         <v>78</v>
       </c>
@@ -28011,197 +28020,197 @@
       <c r="BN96" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BO96" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BP96" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BQ96" s="3" t="s">
         <v>106</v>
       </c>
       <c r="BR96" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BS96" s="3" t="s">
         <v>80</v>
       </c>
       <c r="BT96" s="3" t="s">
         <v>80</v>
       </c>
       <c r="BU96" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BV96" s="3" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="BW96" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX96" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY96" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BZ96" s="3" t="s">
         <v>87</v>
       </c>
       <c r="CA96" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="97" spans="1:79">
       <c r="A97" s="3">
         <v>63</v>
       </c>
       <c r="B97" s="3" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="C97" s="3" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="D97" s="3" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
       <c r="E97" s="3" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
       <c r="F97" s="3" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="G97" s="3" t="s">
         <v>112</v>
       </c>
       <c r="H97" s="3" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
       <c r="I97" s="3" t="s">
+        <v>1370</v>
+      </c>
+      <c r="J97" s="3" t="s">
+        <v>1371</v>
+      </c>
+      <c r="K97" s="3" t="s">
         <v>1369</v>
       </c>
-      <c r="J97" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L97" s="3" t="s">
-        <v>1371</v>
+        <v>1372</v>
       </c>
       <c r="M97" s="3" t="s">
-        <v>1372</v>
+        <v>1373</v>
       </c>
       <c r="N97" s="3" t="s">
         <v>68</v>
       </c>
       <c r="O97" s="3" t="s">
-        <v>1373</v>
+        <v>1374</v>
       </c>
       <c r="P97" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q97" s="3" t="s">
-        <v>1374</v>
+        <v>1375</v>
       </c>
       <c r="R97" s="3" t="s">
         <v>72</v>
       </c>
       <c r="S97" s="3" t="s">
-        <v>1375</v>
+        <v>1376</v>
       </c>
       <c r="T97" s="3" t="s">
-        <v>1376</v>
+        <v>1377</v>
       </c>
       <c r="U97" s="3" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="V97" s="3" t="s">
         <v>167</v>
       </c>
       <c r="W97" s="3" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
       <c r="X97" s="3" t="s">
         <v>153</v>
       </c>
       <c r="Y97" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z97" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA97" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB97" s="3" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="AC97" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD97" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE97" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF97" s="3" t="s">
         <v>105</v>
       </c>
       <c r="AG97" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AH97" s="3" t="s">
         <v>105</v>
       </c>
       <c r="AI97" s="3" t="s">
         <v>105</v>
       </c>
       <c r="AJ97" s="3" t="s">
         <v>105</v>
       </c>
       <c r="AK97" s="3" t="s">
         <v>105</v>
       </c>
       <c r="AL97" s="3" t="s">
+        <v>546</v>
+      </c>
+      <c r="AM97" s="3" t="s">
         <v>545</v>
-      </c>
-[...1 lines deleted...]
-        <v>544</v>
       </c>
       <c r="AN97" s="3" t="s">
         <v>296</v>
       </c>
       <c r="AO97" s="3" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
       <c r="AP97" s="3" t="s">
         <v>232</v>
       </c>
       <c r="AQ97" s="3" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="AR97" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AS97" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AT97" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AU97" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AV97" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AW97" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AX97" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AY97" s="3" t="s">
         <v>78</v>
       </c>
@@ -28276,165 +28285,165 @@
       </c>
       <c r="BW97" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX97" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY97" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BZ97" s="3" t="s">
         <v>87</v>
       </c>
       <c r="CA97" s="3" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="98" spans="1:79">
       <c r="A98" s="3">
         <v>64</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>56</v>
       </c>
       <c r="C98" s="3" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="D98" s="3" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
       <c r="E98" s="3" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="F98" s="3" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="G98" s="3" t="s">
         <v>92</v>
       </c>
       <c r="H98" s="3" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="I98" s="3" t="s">
+        <v>1385</v>
+      </c>
+      <c r="J98" s="3" t="s">
+        <v>1386</v>
+      </c>
+      <c r="K98" s="3" t="s">
         <v>1384</v>
       </c>
-      <c r="J98" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L98" s="3" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
       <c r="M98" s="3" t="s">
-        <v>1387</v>
+        <v>1388</v>
       </c>
       <c r="N98" s="3" t="s">
         <v>98</v>
       </c>
       <c r="O98" s="3" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
       <c r="P98" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q98" s="3" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
       <c r="R98" s="3" t="s">
         <v>74</v>
       </c>
       <c r="S98" s="3" t="s">
         <v>74</v>
       </c>
       <c r="T98" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U98" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V98" s="3" t="s">
         <v>265</v>
       </c>
       <c r="W98" s="3" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="X98" s="3" t="s">
         <v>170</v>
       </c>
       <c r="Y98" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z98" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA98" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB98" s="3" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="AC98" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD98" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE98" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF98" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AG98" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AH98" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AI98" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AJ98" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AK98" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AL98" s="3" t="s">
         <v>104</v>
       </c>
       <c r="AM98" s="3" t="s">
         <v>138</v>
       </c>
       <c r="AN98" s="3" t="s">
         <v>138</v>
       </c>
       <c r="AO98" s="3" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="AP98" s="3" t="s">
         <v>240</v>
       </c>
       <c r="AQ98" s="3" t="s">
         <v>240</v>
       </c>
       <c r="AR98" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AS98" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AT98" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AU98" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AV98" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AW98" s="3" t="s">
         <v>78</v>
       </c>
@@ -28515,111 +28524,111 @@
       </c>
       <c r="BW98" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX98" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY98" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BZ98" s="3" t="s">
         <v>87</v>
       </c>
       <c r="CA98" s="3" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="99" spans="1:79">
       <c r="A99" s="3">
         <v>65</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C99" s="3" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="D99" s="3" t="s">
-        <v>1391</v>
+        <v>1392</v>
       </c>
       <c r="E99" s="3" t="s">
-        <v>1392</v>
+        <v>1393</v>
       </c>
       <c r="F99" s="3" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
       <c r="G99" s="3" t="s">
         <v>61</v>
       </c>
       <c r="H99" s="3" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
       <c r="I99" s="3" t="s">
-        <v>1395</v>
+        <v>1396</v>
       </c>
       <c r="J99" s="3" t="s">
-        <v>1396</v>
+        <v>1397</v>
       </c>
       <c r="K99" s="3" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
       <c r="L99" s="3" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
       <c r="M99" s="3" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
       <c r="N99" s="3" t="s">
         <v>98</v>
       </c>
       <c r="O99" s="3" t="s">
-        <v>1400</v>
+        <v>1401</v>
       </c>
       <c r="P99" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q99" s="3" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
       <c r="R99" s="3" t="s">
         <v>74</v>
       </c>
       <c r="S99" s="3" t="s">
         <v>74</v>
       </c>
       <c r="T99" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U99" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V99" s="3" t="s">
         <v>75</v>
       </c>
       <c r="W99" s="3" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="X99" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Y99" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z99" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA99" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB99" s="3" t="s">
         <v>215</v>
       </c>
       <c r="AC99" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD99" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE99" s="3" t="s">
         <v>78</v>
       </c>
@@ -28754,111 +28763,111 @@
       </c>
       <c r="BW99" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX99" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY99" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ99" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA99" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="100" spans="1:79">
       <c r="A100" s="3">
         <v>66</v>
       </c>
       <c r="B100" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C100" s="3" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="D100" s="3" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="E100" s="3" t="s">
         <v>323</v>
       </c>
       <c r="F100" s="3" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="G100" s="3" t="s">
         <v>112</v>
       </c>
       <c r="H100" s="3" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
       <c r="I100" s="3" t="s">
+        <v>1407</v>
+      </c>
+      <c r="J100" s="3" t="s">
+        <v>1408</v>
+      </c>
+      <c r="K100" s="3" t="s">
         <v>1406</v>
       </c>
-      <c r="J100" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L100" s="3" t="s">
-        <v>1408</v>
+        <v>1409</v>
       </c>
       <c r="M100" s="3" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
       <c r="N100" s="3" t="s">
         <v>98</v>
       </c>
       <c r="O100" s="3" t="s">
-        <v>1410</v>
+        <v>1411</v>
       </c>
       <c r="P100" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q100" s="3" t="s">
-        <v>1411</v>
+        <v>1412</v>
       </c>
       <c r="R100" s="3" t="s">
         <v>74</v>
       </c>
       <c r="S100" s="3" t="s">
         <v>74</v>
       </c>
       <c r="T100" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U100" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V100" s="3" t="s">
         <v>167</v>
       </c>
       <c r="W100" s="3" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
       <c r="X100" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Y100" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z100" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA100" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB100" s="3" t="s">
         <v>82</v>
       </c>
       <c r="AC100" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD100" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE100" s="3" t="s">
         <v>78</v>
       </c>
@@ -28993,111 +29002,111 @@
       </c>
       <c r="BW100" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX100" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY100" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BZ100" s="3" t="s">
         <v>87</v>
       </c>
       <c r="CA100" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="101" spans="1:79">
       <c r="A101" s="3">
         <v>67</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C101" s="3" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="D101" s="3" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="E101" s="3" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
       <c r="F101" s="3" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
       <c r="G101" s="3" t="s">
         <v>92</v>
       </c>
       <c r="H101" s="3" t="s">
-        <v>1415</v>
+        <v>1416</v>
       </c>
       <c r="I101" s="3" t="s">
-        <v>1416</v>
+        <v>1417</v>
       </c>
       <c r="J101" s="3" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="K101" s="3" t="s">
-        <v>1418</v>
+        <v>1419</v>
       </c>
       <c r="L101" s="3" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
       <c r="M101" s="3" t="s">
-        <v>1420</v>
+        <v>1421</v>
       </c>
       <c r="N101" s="3" t="s">
         <v>98</v>
       </c>
       <c r="O101" s="3" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
       <c r="P101" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q101" s="3" t="s">
-        <v>1422</v>
+        <v>1423</v>
       </c>
       <c r="R101" s="3" t="s">
         <v>74</v>
       </c>
       <c r="S101" s="3" t="s">
         <v>74</v>
       </c>
       <c r="T101" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U101" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V101" s="3" t="s">
         <v>167</v>
       </c>
       <c r="W101" s="3" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
       <c r="X101" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Y101" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z101" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA101" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB101" s="3" t="s">
         <v>239</v>
       </c>
       <c r="AC101" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD101" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE101" s="3" t="s">
         <v>78</v>
       </c>
@@ -29229,174 +29238,174 @@
       </c>
       <c r="BV101" s="3" t="s">
         <v>108</v>
       </c>
       <c r="BW101" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BX101" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY101" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ101" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA101" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="102" spans="1:79">
       <c r="A102" s="3">
         <v>68</v>
       </c>
       <c r="B102" s="3" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="C102" s="3" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="D102" s="3" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
       <c r="E102" s="3" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="F102" s="3" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="G102" s="3" t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
       <c r="H102" s="3" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
       <c r="I102" s="3" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
       <c r="J102" s="3" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="K102" s="3" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
       <c r="L102" s="3" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
       <c r="M102" s="3" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="N102" s="3" t="s">
         <v>68</v>
       </c>
       <c r="O102" s="3" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="P102" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q102" s="3" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
       <c r="R102" s="3" t="s">
         <v>72</v>
       </c>
       <c r="S102" s="3" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
       <c r="T102" s="3" t="s">
         <v>122</v>
       </c>
       <c r="U102" s="3" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
       <c r="V102" s="3" t="s">
         <v>265</v>
       </c>
       <c r="W102" s="3" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="X102" s="3" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="Y102" s="3" t="s">
         <v>106</v>
       </c>
       <c r="Z102" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA102" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB102" s="3" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="AC102" s="3" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="AD102" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE102" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF102" s="3" t="s">
         <v>103</v>
       </c>
       <c r="AG102" s="3" t="s">
         <v>107</v>
       </c>
       <c r="AH102" s="3" t="s">
         <v>107</v>
       </c>
       <c r="AI102" s="3" t="s">
         <v>107</v>
       </c>
       <c r="AJ102" s="3" t="s">
         <v>196</v>
       </c>
       <c r="AK102" s="3" t="s">
         <v>103</v>
       </c>
       <c r="AL102" s="3" t="s">
-        <v>1442</v>
+        <v>1443</v>
       </c>
       <c r="AM102" s="3" t="s">
-        <v>1443</v>
+        <v>1444</v>
       </c>
       <c r="AN102" s="3" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
       <c r="AO102" s="3" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="AP102" s="3" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
       <c r="AQ102" s="3" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="AR102" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AS102" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AT102" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AU102" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AV102" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AW102" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AX102" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AY102" s="3" t="s">
         <v>78</v>
       </c>
@@ -29468,174 +29477,174 @@
       </c>
       <c r="BV102" s="3" t="s">
         <v>233</v>
       </c>
       <c r="BW102" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX102" s="3" t="s">
         <v>80</v>
       </c>
       <c r="BY102" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BZ102" s="3" t="s">
         <v>87</v>
       </c>
       <c r="CA102" s="3" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="103" spans="1:79">
       <c r="A103" s="3">
         <v>69</v>
       </c>
       <c r="B103" s="3" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="C103" s="3" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="D103" s="3" t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
       <c r="E103" s="3" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="F103" s="3" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
       <c r="G103" s="3" t="s">
         <v>92</v>
       </c>
       <c r="H103" s="3" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
       <c r="I103" s="3" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
       <c r="J103" s="3" t="s">
-        <v>1450</v>
+        <v>1451</v>
       </c>
       <c r="K103" s="3" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
       <c r="L103" s="3" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="M103" s="3" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
       <c r="N103" s="3" t="s">
         <v>68</v>
       </c>
       <c r="O103" s="3" t="s">
-        <v>1454</v>
+        <v>1455</v>
       </c>
       <c r="P103" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q103" s="3" t="s">
-        <v>1455</v>
+        <v>1456</v>
       </c>
       <c r="R103" s="3" t="s">
         <v>72</v>
       </c>
       <c r="S103" s="3" t="s">
-        <v>1456</v>
+        <v>1457</v>
       </c>
       <c r="T103" s="3" t="s">
         <v>122</v>
       </c>
       <c r="U103" s="3" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
       <c r="V103" s="3" t="s">
         <v>167</v>
       </c>
       <c r="W103" s="3" t="s">
-        <v>1458</v>
+        <v>1459</v>
       </c>
       <c r="X103" s="3" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="Y103" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z103" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA103" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB103" s="3" t="s">
-        <v>1459</v>
+        <v>1460</v>
       </c>
       <c r="AC103" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD103" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE103" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF103" s="3" t="s">
         <v>105</v>
       </c>
       <c r="AG103" s="3" t="s">
         <v>105</v>
       </c>
       <c r="AH103" s="3" t="s">
         <v>105</v>
       </c>
       <c r="AI103" s="3" t="s">
         <v>107</v>
       </c>
       <c r="AJ103" s="3" t="s">
         <v>107</v>
       </c>
       <c r="AK103" s="3" t="s">
         <v>106</v>
       </c>
       <c r="AL103" s="3" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="AM103" s="3" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="AN103" s="3" t="s">
         <v>232</v>
       </c>
       <c r="AO103" s="3" t="s">
-        <v>1460</v>
+        <v>1461</v>
       </c>
       <c r="AP103" s="3" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="AQ103" s="3" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="AR103" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AS103" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AT103" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AU103" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AV103" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AW103" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AX103" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AY103" s="3" t="s">
         <v>78</v>
       </c>
@@ -29684,197 +29693,197 @@
       <c r="BN103" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BO103" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BP103" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BQ103" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BR103" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BS103" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BT103" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BU103" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BV103" s="3" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="BW103" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX103" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY103" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BZ103" s="3" t="s">
         <v>87</v>
       </c>
       <c r="CA103" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="104" spans="1:79">
       <c r="A104" s="3">
         <v>70</v>
       </c>
       <c r="B104" s="3" t="s">
         <v>56</v>
       </c>
       <c r="C104" s="3" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="D104" s="3" t="s">
-        <v>1461</v>
+        <v>1462</v>
       </c>
       <c r="E104" s="3" t="s">
-        <v>1462</v>
+        <v>1463</v>
       </c>
       <c r="F104" s="3" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="G104" s="3" t="s">
         <v>143</v>
       </c>
       <c r="H104" s="3" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="I104" s="3" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
       <c r="J104" s="3" t="s">
-        <v>1466</v>
+        <v>1467</v>
       </c>
       <c r="K104" s="3" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
       <c r="L104" s="3" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
       <c r="M104" s="3" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
       <c r="N104" s="3" t="s">
         <v>98</v>
       </c>
       <c r="O104" s="3" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
       <c r="P104" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q104" s="3" t="s">
-        <v>1471</v>
+        <v>1472</v>
       </c>
       <c r="R104" s="3" t="s">
         <v>74</v>
       </c>
       <c r="S104" s="3" t="s">
         <v>74</v>
       </c>
       <c r="T104" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U104" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V104" s="3" t="s">
         <v>75</v>
       </c>
       <c r="W104" s="3" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
       <c r="X104" s="3" t="s">
         <v>196</v>
       </c>
       <c r="Y104" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z104" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA104" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB104" s="3" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="AC104" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD104" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE104" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF104" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AG104" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AH104" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AI104" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AJ104" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AK104" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AL104" s="3" t="s">
         <v>239</v>
       </c>
       <c r="AM104" s="3" t="s">
         <v>138</v>
       </c>
       <c r="AN104" s="3" t="s">
         <v>230</v>
       </c>
       <c r="AO104" s="3" t="s">
         <v>230</v>
       </c>
       <c r="AP104" s="3" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="AQ104" s="3" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="AR104" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AS104" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AT104" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AU104" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AV104" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AW104" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AX104" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AY104" s="3" t="s">
         <v>78</v>
       </c>
@@ -29949,126 +29958,126 @@
       </c>
       <c r="BW104" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX104" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY104" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ104" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA104" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="105" spans="1:79">
       <c r="A105" s="3">
         <v>71</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C105" s="3" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="D105" s="3" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="E105" s="3" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
       <c r="F105" s="3" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
       <c r="G105" s="3" t="s">
         <v>158</v>
       </c>
       <c r="H105" s="3" t="s">
-        <v>1476</v>
+        <v>1477</v>
       </c>
       <c r="I105" s="3" t="s">
-        <v>1477</v>
+        <v>1478</v>
       </c>
       <c r="J105" s="3" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
       <c r="K105" s="3" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
       <c r="L105" s="3" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
       <c r="M105" s="3" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
       <c r="N105" s="3" t="s">
         <v>98</v>
       </c>
       <c r="O105" s="3" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
       <c r="P105" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q105" s="3" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
       <c r="R105" s="3" t="s">
         <v>74</v>
       </c>
       <c r="S105" s="3" t="s">
         <v>74</v>
       </c>
       <c r="T105" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U105" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V105" s="3" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="W105" s="3" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
       <c r="X105" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Y105" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z105" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA105" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB105" s="3" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="AC105" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD105" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE105" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF105" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AG105" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AH105" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AI105" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AJ105" s="3" t="s">
         <v>87</v>
       </c>
@@ -30185,171 +30194,171 @@
       </c>
       <c r="BV105" s="3" t="s">
         <v>77</v>
       </c>
       <c r="BW105" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX105" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY105" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ105" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA105" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="106" spans="1:79">
       <c r="A106" s="3">
         <v>72</v>
       </c>
       <c r="B106" s="3" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="C106" s="3" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="D106" s="3" t="s">
-        <v>1486</v>
+        <v>1487</v>
       </c>
       <c r="E106" s="3" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
       <c r="F106" s="3" t="s">
-        <v>1488</v>
+        <v>1489</v>
       </c>
       <c r="G106" s="3" t="s">
         <v>143</v>
       </c>
       <c r="H106" s="3" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
       <c r="I106" s="3" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
       <c r="J106" s="3" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
       <c r="K106" s="3" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
       <c r="L106" s="3" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
       <c r="M106" s="3" t="s">
-        <v>1494</v>
+        <v>1495</v>
       </c>
       <c r="N106" s="3" t="s">
         <v>68</v>
       </c>
       <c r="O106" s="3" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
       <c r="P106" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q106" s="3" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
       <c r="R106" s="3" t="s">
         <v>72</v>
       </c>
       <c r="S106" s="3" t="s">
-        <v>1497</v>
+        <v>1498</v>
       </c>
       <c r="T106" s="3" t="s">
         <v>122</v>
       </c>
       <c r="U106" s="3" t="s">
-        <v>1498</v>
+        <v>1499</v>
       </c>
       <c r="V106" s="3" t="s">
         <v>167</v>
       </c>
       <c r="W106" s="3" t="s">
         <v>102</v>
       </c>
       <c r="X106" s="3" t="s">
         <v>183</v>
       </c>
       <c r="Y106" s="3" t="s">
         <v>106</v>
       </c>
       <c r="Z106" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA106" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AB106" s="3" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
       <c r="AC106" s="3" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
       <c r="AD106" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE106" s="3" t="s">
         <v>240</v>
       </c>
       <c r="AF106" s="3" t="s">
         <v>105</v>
       </c>
       <c r="AG106" s="3" t="s">
         <v>106</v>
       </c>
       <c r="AH106" s="3" t="s">
         <v>105</v>
       </c>
       <c r="AI106" s="3" t="s">
         <v>105</v>
       </c>
       <c r="AJ106" s="3" t="s">
         <v>105</v>
       </c>
       <c r="AK106" s="3" t="s">
         <v>105</v>
       </c>
       <c r="AL106" s="3" t="s">
         <v>234</v>
       </c>
       <c r="AM106" s="3" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
       <c r="AN106" s="3" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="AO106" s="3" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
       <c r="AP106" s="3" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="AQ106" s="3" t="s">
         <v>296</v>
       </c>
       <c r="AR106" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AS106" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AT106" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AU106" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AV106" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AW106" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AX106" s="3" t="s">
         <v>78</v>
       </c>
@@ -30401,191 +30410,191 @@
       <c r="BN106" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BO106" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BP106" s="3" t="s">
         <v>105</v>
       </c>
       <c r="BQ106" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BR106" s="3" t="s">
         <v>106</v>
       </c>
       <c r="BS106" s="3" t="s">
         <v>105</v>
       </c>
       <c r="BT106" s="3" t="s">
         <v>80</v>
       </c>
       <c r="BU106" s="3" t="s">
         <v>80</v>
       </c>
       <c r="BV106" s="3" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="BW106" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX106" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY106" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BZ106" s="3" t="s">
         <v>87</v>
       </c>
       <c r="CA106" s="3" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="107" spans="1:79">
       <c r="A107" s="3">
         <v>73</v>
       </c>
       <c r="B107" s="3" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="C107" s="3" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="D107" s="3" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
       <c r="E107" s="3" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
       <c r="F107" s="3" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
       <c r="G107" s="3" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="H107" s="3" t="s">
-        <v>1506</v>
+        <v>1507</v>
       </c>
       <c r="I107" s="3" t="s">
+        <v>1508</v>
+      </c>
+      <c r="J107" s="3" t="s">
+        <v>1509</v>
+      </c>
+      <c r="K107" s="3" t="s">
         <v>1507</v>
       </c>
-      <c r="J107" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L107" s="3" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
       <c r="M107" s="3" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="N107" s="3" t="s">
         <v>68</v>
       </c>
       <c r="O107" s="3" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="P107" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q107" s="3" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="R107" s="3" t="s">
         <v>72</v>
       </c>
       <c r="S107" s="3" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
       <c r="T107" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U107" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V107" s="3" t="s">
         <v>167</v>
       </c>
       <c r="W107" s="3" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
       <c r="X107" s="3" t="s">
         <v>267</v>
       </c>
       <c r="Y107" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z107" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA107" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB107" s="3" t="s">
-        <v>1515</v>
+        <v>1516</v>
       </c>
       <c r="AC107" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD107" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE107" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF107" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AG107" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AH107" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AI107" s="3" t="s">
         <v>105</v>
       </c>
       <c r="AJ107" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AK107" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AL107" s="3" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="AM107" s="3" t="s">
         <v>86</v>
       </c>
       <c r="AN107" s="3" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="AO107" s="3" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="AP107" s="3" t="s">
         <v>214</v>
       </c>
       <c r="AQ107" s="3" t="s">
         <v>214</v>
       </c>
       <c r="AR107" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AS107" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AT107" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AU107" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AV107" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AW107" s="3" t="s">
         <v>78</v>
       </c>
@@ -30640,188 +30649,188 @@
       <c r="BN107" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BO107" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BP107" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BQ107" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BR107" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BS107" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BT107" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BU107" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BV107" s="3" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="BW107" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX107" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY107" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BZ107" s="3" t="s">
         <v>87</v>
       </c>
       <c r="CA107" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="108" spans="1:79">
       <c r="A108" s="3">
         <v>74</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C108" s="3" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="D108" s="3" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
       <c r="E108" s="3" t="s">
-        <v>1517</v>
+        <v>1518</v>
       </c>
       <c r="F108" s="3" t="s">
-        <v>1518</v>
+        <v>1519</v>
       </c>
       <c r="G108" s="3" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="H108" s="3" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
       <c r="I108" s="3" t="s">
+        <v>1521</v>
+      </c>
+      <c r="J108" s="3" t="s">
+        <v>1522</v>
+      </c>
+      <c r="K108" s="3" t="s">
         <v>1520</v>
       </c>
-      <c r="J108" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L108" s="3" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="M108" s="3" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
       <c r="N108" s="3" t="s">
         <v>98</v>
       </c>
       <c r="O108" s="3" t="s">
-        <v>1524</v>
+        <v>1525</v>
       </c>
       <c r="P108" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q108" s="3" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
       <c r="R108" s="3" t="s">
         <v>74</v>
       </c>
       <c r="S108" s="3" t="s">
         <v>74</v>
       </c>
       <c r="T108" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U108" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V108" s="3" t="s">
         <v>75</v>
       </c>
       <c r="W108" s="3" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
       <c r="X108" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Y108" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z108" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA108" s="3" t="s">
-        <v>1527</v>
+        <v>1528</v>
       </c>
       <c r="AB108" s="3" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="AC108" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD108" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE108" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF108" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AG108" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AH108" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AI108" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AJ108" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AK108" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AL108" s="3" t="s">
         <v>103</v>
       </c>
       <c r="AM108" s="3" t="s">
         <v>107</v>
       </c>
       <c r="AN108" s="3" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="AO108" s="3" t="s">
         <v>196</v>
       </c>
       <c r="AP108" s="3" t="s">
         <v>103</v>
       </c>
       <c r="AQ108" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AR108" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AS108" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AT108" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AU108" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AV108" s="3" t="s">
         <v>78</v>
       </c>
@@ -30905,165 +30914,165 @@
       </c>
       <c r="BW108" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX108" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY108" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ108" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA108" s="3" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="109" spans="1:79">
       <c r="A109" s="3">
         <v>75</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>56</v>
       </c>
       <c r="C109" s="3" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="D109" s="3" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
       <c r="E109" s="3" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
       <c r="F109" s="3" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="G109" s="3" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="H109" s="3" t="s">
-        <v>1531</v>
+        <v>1532</v>
       </c>
       <c r="I109" s="3" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="J109" s="3" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="K109" s="3" t="s">
-        <v>1534</v>
+        <v>1535</v>
       </c>
       <c r="L109" s="3" t="s">
-        <v>1535</v>
+        <v>1536</v>
       </c>
       <c r="M109" s="3" t="s">
-        <v>1536</v>
+        <v>1537</v>
       </c>
       <c r="N109" s="3" t="s">
         <v>98</v>
       </c>
       <c r="O109" s="3" t="s">
-        <v>1537</v>
+        <v>1538</v>
       </c>
       <c r="P109" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q109" s="3" t="s">
-        <v>1538</v>
+        <v>1539</v>
       </c>
       <c r="R109" s="3" t="s">
         <v>74</v>
       </c>
       <c r="S109" s="3" t="s">
         <v>74</v>
       </c>
       <c r="T109" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U109" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V109" s="3" t="s">
         <v>75</v>
       </c>
       <c r="W109" s="3" t="s">
-        <v>1539</v>
+        <v>1540</v>
       </c>
       <c r="X109" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Y109" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z109" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA109" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB109" s="3" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="AC109" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD109" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE109" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF109" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AG109" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AH109" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AI109" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AJ109" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AK109" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AL109" s="3" t="s">
         <v>230</v>
       </c>
       <c r="AM109" s="3" t="s">
         <v>267</v>
       </c>
       <c r="AN109" s="3" t="s">
         <v>239</v>
       </c>
       <c r="AO109" s="3" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="AP109" s="3" t="s">
         <v>239</v>
       </c>
       <c r="AQ109" s="3" t="s">
         <v>215</v>
       </c>
       <c r="AR109" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AS109" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AT109" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AU109" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AV109" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AW109" s="3" t="s">
         <v>78</v>
       </c>
@@ -31141,174 +31150,174 @@
       </c>
       <c r="BV109" s="3" t="s">
         <v>267</v>
       </c>
       <c r="BW109" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX109" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY109" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ109" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA109" s="3" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="110" spans="1:79">
       <c r="A110" s="3">
         <v>76</v>
       </c>
       <c r="B110" s="3" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="C110" s="3" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="D110" s="3" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="E110" s="3" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="F110" s="3" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
       <c r="G110" s="3" t="s">
         <v>286</v>
       </c>
       <c r="H110" s="3" t="s">
-        <v>1543</v>
+        <v>1544</v>
       </c>
       <c r="I110" s="3" t="s">
-        <v>1544</v>
+        <v>1545</v>
       </c>
       <c r="J110" s="3" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="K110" s="3" t="s">
-        <v>1546</v>
+        <v>1547</v>
       </c>
       <c r="L110" s="3" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="M110" s="3" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
       <c r="N110" s="3" t="s">
         <v>68</v>
       </c>
       <c r="O110" s="3" t="s">
-        <v>1549</v>
+        <v>1550</v>
       </c>
       <c r="P110" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q110" s="3" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
       <c r="R110" s="3" t="s">
         <v>72</v>
       </c>
       <c r="S110" s="3" t="s">
-        <v>1551</v>
+        <v>1552</v>
       </c>
       <c r="T110" s="3" t="s">
         <v>122</v>
       </c>
       <c r="U110" s="3" t="s">
-        <v>1552</v>
+        <v>1553</v>
       </c>
       <c r="V110" s="3" t="s">
         <v>167</v>
       </c>
       <c r="W110" s="3" t="s">
-        <v>1553</v>
+        <v>1554</v>
       </c>
       <c r="X110" s="3" t="s">
         <v>211</v>
       </c>
       <c r="Y110" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z110" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA110" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB110" s="3" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
       <c r="AC110" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD110" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE110" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF110" s="3" t="s">
         <v>106</v>
       </c>
       <c r="AG110" s="3" t="s">
         <v>107</v>
       </c>
       <c r="AH110" s="3" t="s">
         <v>106</v>
       </c>
       <c r="AI110" s="3" t="s">
         <v>107</v>
       </c>
       <c r="AJ110" s="3" t="s">
         <v>107</v>
       </c>
       <c r="AK110" s="3" t="s">
         <v>107</v>
       </c>
       <c r="AL110" s="3" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="AM110" s="3" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="AN110" s="3" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="AO110" s="3" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="AP110" s="3" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="AQ110" s="3" t="s">
-        <v>1557</v>
+        <v>1558</v>
       </c>
       <c r="AR110" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AS110" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AT110" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AU110" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AV110" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AW110" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AX110" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AY110" s="3" t="s">
         <v>78</v>
       </c>
@@ -31357,194 +31366,194 @@
       <c r="BN110" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BO110" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BP110" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BQ110" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BR110" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BS110" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BT110" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BU110" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BV110" s="3" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
       <c r="BW110" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX110" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY110" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BZ110" s="3" t="s">
         <v>87</v>
       </c>
       <c r="CA110" s="3" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="111" spans="1:79">
       <c r="A111" s="3">
         <v>77</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>56</v>
       </c>
       <c r="C111" s="3" t="s">
-        <v>1558</v>
+        <v>1559</v>
       </c>
       <c r="D111" s="3" t="s">
-        <v>1559</v>
+        <v>1560</v>
       </c>
       <c r="E111" s="3" t="s">
-        <v>1560</v>
+        <v>1561</v>
       </c>
       <c r="F111" s="3" t="s">
-        <v>1561</v>
+        <v>1562</v>
       </c>
       <c r="G111" s="3" t="s">
         <v>143</v>
       </c>
       <c r="H111" s="3" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
       <c r="I111" s="3" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="J111" s="3" t="s">
-        <v>1564</v>
+        <v>1565</v>
       </c>
       <c r="K111" s="3" t="s">
-        <v>1565</v>
+        <v>1566</v>
       </c>
       <c r="L111" s="3" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
       <c r="M111" s="3" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
       <c r="N111" s="3" t="s">
         <v>68</v>
       </c>
       <c r="O111" s="3" t="s">
-        <v>1568</v>
+        <v>1569</v>
       </c>
       <c r="P111" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q111" s="3" t="s">
-        <v>1569</v>
+        <v>1570</v>
       </c>
       <c r="R111" s="3" t="s">
         <v>72</v>
       </c>
       <c r="S111" s="3" t="s">
-        <v>1570</v>
+        <v>1571</v>
       </c>
       <c r="T111" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U111" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V111" s="3" t="s">
         <v>167</v>
       </c>
       <c r="W111" s="3" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
       <c r="X111" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Y111" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z111" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA111" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB111" s="3" t="s">
-        <v>1572</v>
+        <v>1573</v>
       </c>
       <c r="AC111" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD111" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE111" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF111" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AG111" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AH111" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AI111" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AJ111" s="3" t="s">
         <v>105</v>
       </c>
       <c r="AK111" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AL111" s="3" t="s">
         <v>153</v>
       </c>
       <c r="AM111" s="3" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="AN111" s="3" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="AO111" s="3" t="s">
         <v>85</v>
       </c>
       <c r="AP111" s="3" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="AQ111" s="3" t="s">
         <v>85</v>
       </c>
       <c r="AR111" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AS111" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AT111" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AU111" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AV111" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AW111" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AX111" s="3" t="s">
         <v>78</v>
       </c>
@@ -31596,152 +31605,152 @@
       <c r="BN111" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BO111" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BP111" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BQ111" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BR111" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BS111" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BT111" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BU111" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BV111" s="3" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="BW111" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX111" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY111" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BZ111" s="3" t="s">
         <v>87</v>
       </c>
       <c r="CA111" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="112" spans="1:79">
       <c r="A112" s="3">
         <v>78</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C112" s="3" t="s">
-        <v>1558</v>
+        <v>1559</v>
       </c>
       <c r="D112" s="3" t="s">
-        <v>1573</v>
+        <v>1574</v>
       </c>
       <c r="E112" s="3" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
       <c r="F112" s="3" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
       <c r="G112" s="3" t="s">
-        <v>1575</v>
+        <v>1576</v>
       </c>
       <c r="H112" s="3" t="s">
-        <v>1576</v>
+        <v>1577</v>
       </c>
       <c r="I112" s="3" t="s">
-        <v>1577</v>
+        <v>1578</v>
       </c>
       <c r="J112" s="3" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="K112" s="3" t="s">
-        <v>1579</v>
+        <v>1580</v>
       </c>
       <c r="L112" s="3" t="s">
-        <v>1580</v>
+        <v>1581</v>
       </c>
       <c r="M112" s="3" t="s">
-        <v>1581</v>
+        <v>1582</v>
       </c>
       <c r="N112" s="3" t="s">
         <v>98</v>
       </c>
       <c r="O112" s="3" t="s">
-        <v>1582</v>
+        <v>1583</v>
       </c>
       <c r="P112" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q112" s="3" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="R112" s="3" t="s">
         <v>74</v>
       </c>
       <c r="S112" s="3" t="s">
         <v>74</v>
       </c>
       <c r="T112" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U112" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V112" s="3" t="s">
-        <v>74</v>
+        <v>1585</v>
       </c>
       <c r="W112" s="3" t="s">
-        <v>74</v>
+        <v>1586</v>
       </c>
       <c r="X112" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Y112" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z112" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA112" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB112" s="3" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="AC112" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD112" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE112" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF112" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AG112" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AH112" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AI112" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AJ112" s="3" t="s">
         <v>78</v>
       </c>
@@ -31861,159 +31870,159 @@
       </c>
       <c r="BW112" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX112" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY112" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ112" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA112" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="113" spans="1:79">
       <c r="A113" s="3">
         <v>79</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C113" s="3" t="s">
-        <v>1558</v>
+        <v>1559</v>
       </c>
       <c r="D113" s="3" t="s">
-        <v>1584</v>
+        <v>1587</v>
       </c>
       <c r="E113" s="3" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="F113" s="3" t="s">
-        <v>1585</v>
+        <v>1588</v>
       </c>
       <c r="G113" s="3" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="H113" s="3" t="s">
-        <v>1586</v>
+        <v>1589</v>
       </c>
       <c r="I113" s="3" t="s">
-        <v>1587</v>
+        <v>1590</v>
       </c>
       <c r="J113" s="3" t="s">
-        <v>1588</v>
+        <v>1591</v>
       </c>
       <c r="K113" s="3" t="s">
-        <v>1586</v>
+        <v>1589</v>
       </c>
       <c r="L113" s="3" t="s">
-        <v>1589</v>
+        <v>1592</v>
       </c>
       <c r="M113" s="3" t="s">
-        <v>1590</v>
+        <v>1593</v>
       </c>
       <c r="N113" s="3" t="s">
         <v>98</v>
       </c>
       <c r="O113" s="3" t="s">
-        <v>1591</v>
+        <v>1594</v>
       </c>
       <c r="P113" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q113" s="3" t="s">
-        <v>1592</v>
+        <v>1595</v>
       </c>
       <c r="R113" s="3" t="s">
         <v>74</v>
       </c>
       <c r="S113" s="3" t="s">
         <v>74</v>
       </c>
       <c r="T113" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U113" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V113" s="3" t="s">
         <v>75</v>
       </c>
       <c r="W113" s="3" t="s">
-        <v>1593</v>
+        <v>1596</v>
       </c>
       <c r="X113" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Y113" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z113" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA113" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB113" s="3" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="AC113" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD113" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE113" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF113" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AG113" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AH113" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AI113" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AJ113" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AK113" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AL113" s="3" t="s">
         <v>107</v>
       </c>
       <c r="AM113" s="3" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="AN113" s="3" t="s">
         <v>103</v>
       </c>
       <c r="AO113" s="3" t="s">
         <v>170</v>
       </c>
       <c r="AP113" s="3" t="s">
         <v>106</v>
       </c>
       <c r="AQ113" s="3" t="s">
         <v>107</v>
       </c>
       <c r="AR113" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AS113" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AT113" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AU113" s="3" t="s">
         <v>78</v>
       </c>
@@ -32100,126 +32109,126 @@
       </c>
       <c r="BW113" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX113" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY113" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ113" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA113" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="114" spans="1:79">
       <c r="A114" s="3">
         <v>80</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C114" s="3" t="s">
-        <v>1558</v>
+        <v>1559</v>
       </c>
       <c r="D114" s="3" t="s">
-        <v>1594</v>
+        <v>1597</v>
       </c>
       <c r="E114" s="3" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="F114" s="3" t="s">
-        <v>1595</v>
+        <v>1598</v>
       </c>
       <c r="G114" s="3" t="s">
         <v>143</v>
       </c>
       <c r="H114" s="3" t="s">
-        <v>1596</v>
+        <v>1599</v>
       </c>
       <c r="I114" s="3" t="s">
-        <v>1597</v>
+        <v>1600</v>
       </c>
       <c r="J114" s="3" t="s">
-        <v>1598</v>
+        <v>1601</v>
       </c>
       <c r="K114" s="3" t="s">
-        <v>1599</v>
+        <v>1602</v>
       </c>
       <c r="L114" s="3" t="s">
-        <v>1600</v>
+        <v>1603</v>
       </c>
       <c r="M114" s="3" t="s">
-        <v>1601</v>
+        <v>1604</v>
       </c>
       <c r="N114" s="3" t="s">
         <v>98</v>
       </c>
       <c r="O114" s="3" t="s">
-        <v>1602</v>
+        <v>1605</v>
       </c>
       <c r="P114" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q114" s="3" t="s">
-        <v>1603</v>
+        <v>1606</v>
       </c>
       <c r="R114" s="3" t="s">
         <v>74</v>
       </c>
       <c r="S114" s="3" t="s">
         <v>74</v>
       </c>
       <c r="T114" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U114" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V114" s="3" t="s">
         <v>167</v>
       </c>
       <c r="W114" s="3" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="X114" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Y114" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z114" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA114" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB114" s="3" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="AC114" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD114" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE114" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF114" s="3" t="s">
         <v>230</v>
       </c>
       <c r="AG114" s="3" t="s">
         <v>239</v>
       </c>
       <c r="AH114" s="3" t="s">
         <v>267</v>
       </c>
       <c r="AI114" s="3" t="s">
         <v>77</v>
       </c>
       <c r="AJ114" s="3" t="s">
         <v>77</v>
       </c>
@@ -32336,171 +32345,171 @@
       </c>
       <c r="BV114" s="3" t="s">
         <v>282</v>
       </c>
       <c r="BW114" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX114" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY114" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ114" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA114" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="115" spans="1:79">
       <c r="A115" s="3">
         <v>81</v>
       </c>
       <c r="B115" s="3" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="C115" s="3" t="s">
-        <v>1604</v>
+        <v>1607</v>
       </c>
       <c r="D115" s="3" t="s">
-        <v>1605</v>
+        <v>1608</v>
       </c>
       <c r="E115" s="3" t="s">
-        <v>1606</v>
+        <v>1609</v>
       </c>
       <c r="F115" s="3" t="s">
-        <v>1607</v>
+        <v>1610</v>
       </c>
       <c r="G115" s="3" t="s">
         <v>112</v>
       </c>
       <c r="H115" s="3" t="s">
-        <v>1608</v>
+        <v>1611</v>
       </c>
       <c r="I115" s="3" t="s">
-        <v>1609</v>
+        <v>1612</v>
       </c>
       <c r="J115" s="3" t="s">
-        <v>1610</v>
+        <v>1613</v>
       </c>
       <c r="K115" s="3" t="s">
-        <v>1611</v>
+        <v>1614</v>
       </c>
       <c r="L115" s="3" t="s">
-        <v>1612</v>
+        <v>1615</v>
       </c>
       <c r="M115" s="3" t="s">
-        <v>1613</v>
+        <v>1616</v>
       </c>
       <c r="N115" s="3" t="s">
         <v>68</v>
       </c>
       <c r="O115" s="3" t="s">
-        <v>1614</v>
+        <v>1617</v>
       </c>
       <c r="P115" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q115" s="3" t="s">
-        <v>1615</v>
+        <v>1618</v>
       </c>
       <c r="R115" s="3" t="s">
         <v>72</v>
       </c>
       <c r="S115" s="3" t="s">
-        <v>1616</v>
+        <v>1619</v>
       </c>
       <c r="T115" s="3" t="s">
         <v>122</v>
       </c>
       <c r="U115" s="3" t="s">
-        <v>1617</v>
+        <v>1620</v>
       </c>
       <c r="V115" s="3" t="s">
         <v>265</v>
       </c>
       <c r="W115" s="3" t="s">
-        <v>1618</v>
+        <v>1621</v>
       </c>
       <c r="X115" s="3" t="s">
         <v>213</v>
       </c>
       <c r="Y115" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z115" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA115" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AB115" s="3" t="s">
-        <v>1619</v>
+        <v>1622</v>
       </c>
       <c r="AC115" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD115" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE115" s="3" t="s">
         <v>125</v>
       </c>
       <c r="AF115" s="3" t="s">
         <v>106</v>
       </c>
       <c r="AG115" s="3" t="s">
         <v>106</v>
       </c>
       <c r="AH115" s="3" t="s">
         <v>106</v>
       </c>
       <c r="AI115" s="3" t="s">
         <v>106</v>
       </c>
       <c r="AJ115" s="3" t="s">
         <v>106</v>
       </c>
       <c r="AK115" s="3" t="s">
         <v>106</v>
       </c>
       <c r="AL115" s="3" t="s">
-        <v>1620</v>
+        <v>1623</v>
       </c>
       <c r="AM115" s="3" t="s">
-        <v>1621</v>
+        <v>1624</v>
       </c>
       <c r="AN115" s="3" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="AO115" s="3" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="AP115" s="3" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="AQ115" s="3" t="s">
         <v>266</v>
       </c>
       <c r="AR115" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AS115" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AT115" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AU115" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AV115" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AW115" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AX115" s="3" t="s">
         <v>78</v>
       </c>
@@ -32552,152 +32561,152 @@
       <c r="BN115" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BO115" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BP115" s="3" t="s">
         <v>105</v>
       </c>
       <c r="BQ115" s="3" t="s">
         <v>105</v>
       </c>
       <c r="BR115" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BS115" s="3" t="s">
         <v>80</v>
       </c>
       <c r="BT115" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BU115" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BV115" s="3" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="BW115" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX115" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY115" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BZ115" s="3" t="s">
         <v>87</v>
       </c>
       <c r="CA115" s="3" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="116" spans="1:79">
       <c r="A116" s="3">
         <v>82</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>56</v>
       </c>
       <c r="C116" s="3" t="s">
-        <v>1604</v>
+        <v>1607</v>
       </c>
       <c r="D116" s="3" t="s">
-        <v>1622</v>
+        <v>1625</v>
       </c>
       <c r="E116" s="3" t="s">
-        <v>1623</v>
+        <v>1626</v>
       </c>
       <c r="F116" s="3" t="s">
-        <v>1624</v>
+        <v>1627</v>
       </c>
       <c r="G116" s="3" t="s">
         <v>92</v>
       </c>
       <c r="H116" s="3" t="s">
-        <v>1625</v>
+        <v>1628</v>
       </c>
       <c r="I116" s="3" t="s">
-        <v>1626</v>
+        <v>1629</v>
       </c>
       <c r="J116" s="3" t="s">
-        <v>1627</v>
+        <v>1630</v>
       </c>
       <c r="K116" s="3" t="s">
-        <v>1628</v>
+        <v>1631</v>
       </c>
       <c r="L116" s="3" t="s">
-        <v>1629</v>
+        <v>1632</v>
       </c>
       <c r="M116" s="3" t="s">
-        <v>1630</v>
+        <v>1633</v>
       </c>
       <c r="N116" s="3" t="s">
         <v>68</v>
       </c>
       <c r="O116" s="3" t="s">
-        <v>1631</v>
+        <v>1634</v>
       </c>
       <c r="P116" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q116" s="3" t="s">
-        <v>1632</v>
+        <v>1635</v>
       </c>
       <c r="R116" s="3" t="s">
         <v>72</v>
       </c>
       <c r="S116" s="3" t="s">
-        <v>1633</v>
+        <v>1636</v>
       </c>
       <c r="T116" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U116" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V116" s="3" t="s">
         <v>75</v>
       </c>
       <c r="W116" s="3" t="s">
-        <v>1634</v>
+        <v>1637</v>
       </c>
       <c r="X116" s="3" t="s">
         <v>108</v>
       </c>
       <c r="Y116" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z116" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AA116" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB116" s="3" t="s">
-        <v>1635</v>
+        <v>1638</v>
       </c>
       <c r="AC116" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD116" s="3" t="s">
         <v>82</v>
       </c>
       <c r="AE116" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF116" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AG116" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AH116" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AI116" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AJ116" s="3" t="s">
         <v>80</v>
       </c>
@@ -32791,137 +32800,137 @@
       <c r="BN116" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BO116" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BP116" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BQ116" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BR116" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BS116" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BT116" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BU116" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BV116" s="3" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="BW116" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX116" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY116" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BZ116" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA116" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="117" spans="1:79">
       <c r="A117" s="3">
         <v>83</v>
       </c>
       <c r="B117" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C117" s="3" t="s">
-        <v>1604</v>
+        <v>1607</v>
       </c>
       <c r="D117" s="3" t="s">
-        <v>1636</v>
+        <v>1639</v>
       </c>
       <c r="E117" s="3" t="s">
-        <v>1637</v>
+        <v>1640</v>
       </c>
       <c r="F117" s="3" t="s">
-        <v>1638</v>
+        <v>1641</v>
       </c>
       <c r="G117" s="3" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="H117" s="3" t="s">
-        <v>1639</v>
+        <v>1642</v>
       </c>
       <c r="I117" s="3" t="s">
-        <v>1640</v>
+        <v>1643</v>
       </c>
       <c r="J117" s="3" t="s">
-        <v>1641</v>
+        <v>1644</v>
       </c>
       <c r="K117" s="3" t="s">
-        <v>1642</v>
+        <v>1645</v>
       </c>
       <c r="L117" s="3" t="s">
-        <v>1643</v>
+        <v>1646</v>
       </c>
       <c r="M117" s="3" t="s">
-        <v>1644</v>
+        <v>1647</v>
       </c>
       <c r="N117" s="3" t="s">
         <v>98</v>
       </c>
       <c r="O117" s="3" t="s">
-        <v>1645</v>
+        <v>1648</v>
       </c>
       <c r="P117" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q117" s="3" t="s">
-        <v>1646</v>
+        <v>1649</v>
       </c>
       <c r="R117" s="3" t="s">
         <v>74</v>
       </c>
       <c r="S117" s="3" t="s">
         <v>74</v>
       </c>
       <c r="T117" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U117" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V117" s="3" t="s">
         <v>75</v>
       </c>
       <c r="W117" s="3" t="s">
-        <v>1647</v>
+        <v>1650</v>
       </c>
       <c r="X117" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Y117" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z117" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA117" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB117" s="3" t="s">
         <v>333</v>
       </c>
       <c r="AC117" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD117" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE117" s="3" t="s">
         <v>78</v>
       </c>
@@ -33050,171 +33059,171 @@
       </c>
       <c r="BU117" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BV117" s="3" t="s">
         <v>77</v>
       </c>
       <c r="BW117" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX117" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY117" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ117" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA117" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="118" spans="1:79">
       <c r="A118" s="3">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B118" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C118" s="3" t="s">
-        <v>1604</v>
+        <v>1607</v>
       </c>
       <c r="D118" s="3" t="s">
-        <v>1648</v>
+        <v>1651</v>
       </c>
       <c r="E118" s="3" t="s">
-        <v>1649</v>
+        <v>1652</v>
       </c>
       <c r="F118" s="3" t="s">
-        <v>1650</v>
+        <v>1653</v>
       </c>
       <c r="G118" s="3" t="s">
         <v>349</v>
       </c>
       <c r="H118" s="3" t="s">
-        <v>1651</v>
+        <v>1654</v>
       </c>
       <c r="I118" s="3" t="s">
-        <v>1652</v>
+        <v>1655</v>
       </c>
       <c r="J118" s="3" t="s">
-        <v>1653</v>
+        <v>1656</v>
       </c>
       <c r="K118" s="3" t="s">
-        <v>1654</v>
+        <v>1657</v>
       </c>
       <c r="L118" s="3" t="s">
-        <v>1655</v>
+        <v>1658</v>
       </c>
       <c r="M118" s="3" t="s">
-        <v>1656</v>
+        <v>1659</v>
       </c>
       <c r="N118" s="3" t="s">
         <v>98</v>
       </c>
       <c r="O118" s="3" t="s">
-        <v>1657</v>
+        <v>1660</v>
       </c>
       <c r="P118" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q118" s="3" t="s">
-        <v>1658</v>
+        <v>1661</v>
       </c>
       <c r="R118" s="3" t="s">
         <v>74</v>
       </c>
       <c r="S118" s="3" t="s">
         <v>74</v>
       </c>
       <c r="T118" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U118" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V118" s="3" t="s">
         <v>167</v>
       </c>
       <c r="W118" s="3" t="s">
-        <v>1659</v>
+        <v>1662</v>
       </c>
       <c r="X118" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Y118" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z118" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA118" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB118" s="3" t="s">
         <v>169</v>
       </c>
       <c r="AC118" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD118" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE118" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF118" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AG118" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AH118" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AI118" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AJ118" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AK118" s="3" t="s">
         <v>87</v>
       </c>
       <c r="AL118" s="3" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="AM118" s="3" t="s">
         <v>103</v>
       </c>
       <c r="AN118" s="3" t="s">
         <v>196</v>
       </c>
       <c r="AO118" s="3" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="AP118" s="3" t="s">
         <v>125</v>
       </c>
       <c r="AQ118" s="3" t="s">
         <v>103</v>
       </c>
       <c r="AR118" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AS118" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AT118" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AU118" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AV118" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AW118" s="3" t="s">
         <v>78</v>
       </c>
@@ -33289,174 +33298,174 @@
       </c>
       <c r="BU118" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BV118" s="3" t="s">
         <v>267</v>
       </c>
       <c r="BW118" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX118" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY118" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BZ118" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA118" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="119" spans="1:79">
       <c r="A119" s="3">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B119" s="3" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="C119" s="3" t="s">
-        <v>1604</v>
+        <v>1607</v>
       </c>
       <c r="D119" s="3" t="s">
-        <v>1660</v>
+        <v>1663</v>
       </c>
       <c r="E119" s="3" t="s">
         <v>198</v>
       </c>
       <c r="F119" s="3" t="s">
-        <v>1661</v>
+        <v>1664</v>
       </c>
       <c r="G119" s="3" t="s">
         <v>349</v>
       </c>
       <c r="H119" s="3" t="s">
-        <v>1662</v>
+        <v>1665</v>
       </c>
       <c r="I119" s="3" t="s">
-        <v>1663</v>
+        <v>1666</v>
       </c>
       <c r="J119" s="3" t="s">
-        <v>1664</v>
+        <v>1667</v>
       </c>
       <c r="K119" s="3" t="s">
-        <v>1665</v>
+        <v>1668</v>
       </c>
       <c r="L119" s="3" t="s">
-        <v>1666</v>
+        <v>1669</v>
       </c>
       <c r="M119" s="3" t="s">
-        <v>1667</v>
+        <v>1670</v>
       </c>
       <c r="N119" s="3" t="s">
         <v>68</v>
       </c>
       <c r="O119" s="3" t="s">
-        <v>1668</v>
+        <v>1671</v>
       </c>
       <c r="P119" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q119" s="3" t="s">
-        <v>1669</v>
+        <v>1672</v>
       </c>
       <c r="R119" s="3" t="s">
         <v>72</v>
       </c>
       <c r="S119" s="3" t="s">
-        <v>1670</v>
+        <v>1673</v>
       </c>
       <c r="T119" s="3" t="s">
         <v>74</v>
       </c>
       <c r="U119" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V119" s="3" t="s">
         <v>167</v>
       </c>
       <c r="W119" s="3" t="s">
-        <v>1671</v>
+        <v>1674</v>
       </c>
       <c r="X119" s="3" t="s">
         <v>240</v>
       </c>
       <c r="Y119" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z119" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA119" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB119" s="3" t="s">
-        <v>1672</v>
+        <v>1675</v>
       </c>
       <c r="AC119" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD119" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE119" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AF119" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AG119" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AH119" s="3" t="s">
         <v>105</v>
       </c>
       <c r="AI119" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AJ119" s="3" t="s">
         <v>105</v>
       </c>
       <c r="AK119" s="3" t="s">
         <v>105</v>
       </c>
       <c r="AL119" s="3" t="s">
         <v>85</v>
       </c>
       <c r="AM119" s="3" t="s">
         <v>81</v>
       </c>
       <c r="AN119" s="3" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="AO119" s="3" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="AP119" s="3" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="AQ119" s="3" t="s">
         <v>232</v>
       </c>
       <c r="AR119" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AS119" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AT119" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AU119" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AV119" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AW119" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AX119" s="3" t="s">
         <v>78</v>
       </c>
@@ -33528,117 +33537,117 @@
       </c>
       <c r="BU119" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BV119" s="3" t="s">
         <v>84</v>
       </c>
       <c r="BW119" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BX119" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY119" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BZ119" s="3" t="s">
         <v>87</v>
       </c>
       <c r="CA119" s="3" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="120" spans="1:79">
       <c r="A120" s="3">
-        <v>118</v>
+        <v>84</v>
       </c>
       <c r="B120" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C120" s="3" t="s">
-        <v>1604</v>
+        <v>1607</v>
       </c>
       <c r="D120" s="3" t="s">
-        <v>1673</v>
+        <v>1676</v>
       </c>
       <c r="E120" s="3" t="s">
         <v>112</v>
       </c>
       <c r="F120" s="3" t="s">
-        <v>1674</v>
+        <v>1677</v>
       </c>
       <c r="G120" s="3" t="s">
         <v>112</v>
       </c>
       <c r="H120" s="3" t="s">
-        <v>1675</v>
+        <v>1678</v>
       </c>
       <c r="I120" s="3" t="s">
-        <v>1676</v>
+        <v>1679</v>
       </c>
       <c r="J120" s="3" t="s">
-        <v>1677</v>
+        <v>1680</v>
       </c>
       <c r="K120" s="3" t="s">
-        <v>1675</v>
+        <v>1678</v>
       </c>
       <c r="L120" s="3" t="s">
-        <v>1678</v>
+        <v>1681</v>
       </c>
       <c r="M120" s="3" t="s">
-        <v>1679</v>
+        <v>1682</v>
       </c>
       <c r="N120" s="3" t="s">
         <v>98</v>
       </c>
       <c r="O120" s="3" t="s">
-        <v>1680</v>
+        <v>1683</v>
       </c>
       <c r="P120" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q120" s="3" t="s">
-        <v>1681</v>
+        <v>1684</v>
       </c>
       <c r="R120" s="3" t="s">
         <v>78</v>
       </c>
       <c r="S120" s="3" t="s">
         <v>78</v>
       </c>
       <c r="T120" s="3" t="s">
         <v>78</v>
       </c>
       <c r="U120" s="3" t="s">
         <v>78</v>
       </c>
       <c r="V120" s="3" t="s">
         <v>167</v>
       </c>
       <c r="W120" s="3" t="s">
-        <v>1618</v>
+        <v>1621</v>
       </c>
       <c r="X120" s="3" t="s">
         <v>103</v>
       </c>
       <c r="Y120" s="3" t="s">
         <v>78</v>
       </c>
       <c r="Z120" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AA120" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AB120" s="3" t="s">
         <v>215</v>
       </c>
       <c r="AC120" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AD120" s="3" t="s">
         <v>78</v>
       </c>
       <c r="AE120" s="3" t="s">
         <v>78</v>
       </c>
@@ -33770,127 +33779,127 @@
       </c>
       <c r="BV120" s="3" t="s">
         <v>108</v>
       </c>
       <c r="BW120" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BX120" s="3" t="s">
         <v>87</v>
       </c>
       <c r="BY120" s="3" t="s">
         <v>78</v>
       </c>
       <c r="BZ120" s="3" t="s">
         <v>78</v>
       </c>
       <c r="CA120" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="121" spans="1:79">
       <c r="A121" s="3"/>
       <c r="B121" s="3"/>
       <c r="C121" s="3"/>
       <c r="D121" s="3" t="s">
-        <v>1682</v>
+        <v>1685</v>
       </c>
       <c r="E121" s="3"/>
       <c r="F121" s="3"/>
       <c r="G121" s="3"/>
       <c r="H121" s="3"/>
       <c r="I121" s="3"/>
       <c r="J121" s="3"/>
       <c r="K121" s="3"/>
       <c r="L121" s="3"/>
       <c r="M121" s="3"/>
       <c r="N121" s="3"/>
       <c r="O121" s="3"/>
       <c r="P121" s="3"/>
       <c r="Q121" s="3"/>
       <c r="R121" s="3"/>
       <c r="S121" s="3"/>
       <c r="T121" s="3"/>
       <c r="U121" s="3"/>
       <c r="V121" s="3"/>
       <c r="W121" s="3"/>
       <c r="X121" s="3">
         <v>1087.0</v>
       </c>
       <c r="Y121" s="3">
         <v>20.0</v>
       </c>
       <c r="Z121" s="3">
         <v>2.0</v>
       </c>
       <c r="AA121" s="3">
         <v>46.0</v>
       </c>
       <c r="AB121" s="3">
-        <v>15366.0</v>
+        <v>15371.0</v>
       </c>
       <c r="AC121" s="3">
         <v>355.0</v>
       </c>
       <c r="AD121" s="3">
         <v>34.0</v>
       </c>
       <c r="AE121" s="3">
         <v>79.0</v>
       </c>
       <c r="AF121" s="3">
         <v>199.0</v>
       </c>
       <c r="AG121" s="3">
         <v>200.0</v>
       </c>
       <c r="AH121" s="3">
         <v>202.0</v>
       </c>
       <c r="AI121" s="3">
         <v>220.0</v>
       </c>
       <c r="AJ121" s="3">
         <v>224.0</v>
       </c>
       <c r="AK121" s="3">
         <v>227.0</v>
       </c>
       <c r="AL121" s="3">
-        <v>2279.0</v>
+        <v>2280.0</v>
       </c>
       <c r="AM121" s="3">
         <v>2335.0</v>
       </c>
       <c r="AN121" s="3">
         <v>2319.0</v>
       </c>
       <c r="AO121" s="3">
-        <v>2602.0</v>
+        <v>2604.0</v>
       </c>
       <c r="AP121" s="3">
-        <v>2677.0</v>
+        <v>2678.0</v>
       </c>
       <c r="AQ121" s="3">
         <v>2686.0</v>
       </c>
       <c r="AR121" s="3">
         <v>0.0</v>
       </c>
       <c r="AS121" s="3">
         <v>0.0</v>
       </c>
       <c r="AT121" s="3">
         <v>5.0</v>
       </c>
       <c r="AU121" s="3">
         <v>5.0</v>
       </c>
       <c r="AV121" s="3">
         <v>5.0</v>
       </c>
       <c r="AW121" s="3">
         <v>5.0</v>
       </c>
       <c r="AX121" s="3">
         <v>0.0</v>
       </c>
@@ -33942,51 +33951,51 @@
       <c r="BN121" s="3">
         <v>0.0</v>
       </c>
       <c r="BO121" s="3">
         <v>0.0</v>
       </c>
       <c r="BP121" s="3">
         <v>14.0</v>
       </c>
       <c r="BQ121" s="3">
         <v>16.0</v>
       </c>
       <c r="BR121" s="3">
         <v>11.0</v>
       </c>
       <c r="BS121" s="3">
         <v>17.0</v>
       </c>
       <c r="BT121" s="3">
         <v>15.0</v>
       </c>
       <c r="BU121" s="3">
         <v>12.0</v>
       </c>
       <c r="BV121" s="3">
-        <v>2354.0</v>
+        <v>2353.0</v>
       </c>
       <c r="BW121" s="3">
         <v>109.0</v>
       </c>
       <c r="BX121" s="3">
         <v>119.0</v>
       </c>
       <c r="BY121" s="3">
         <v>43.0</v>
       </c>
       <c r="BZ121" s="3">
         <v>38.0</v>
       </c>
       <c r="CA121" s="3">
         <v>47.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:CA1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:G2"/>