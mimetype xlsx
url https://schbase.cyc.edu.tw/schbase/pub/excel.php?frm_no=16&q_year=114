--- v2 (2026-01-18)
+++ v3 (2026-04-19)
@@ -1289,50 +1289,53 @@
   <si>
     <t>嘉義縣義竹鄉光榮國民小學附設幼兒園</t>
   </si>
   <si>
     <t>　05-3420104</t>
   </si>
   <si>
     <t>　05-3421039</t>
   </si>
   <si>
     <t>　krps@mail.cyc.edu.tw</t>
   </si>
   <si>
     <t>　嘉義縣義竹鄉東後寮東光村64號</t>
   </si>
   <si>
     <t>　https://www.krps.cyc.edu.tw/</t>
   </si>
   <si>
     <t>　宋婉榕</t>
   </si>
   <si>
     <t>　郭宇秋</t>
   </si>
   <si>
+    <t>　18</t>
+  </si>
+  <si>
     <t>嘉義縣義竹鄉過路國民小學附設幼兒園</t>
   </si>
   <si>
     <t>　05-3437884#27</t>
   </si>
   <si>
     <t>　05-3437585</t>
   </si>
   <si>
     <t>　gulps@mail.cyc.edu.tw</t>
   </si>
   <si>
     <t>　嘉義縣義竹鄉西過村279號</t>
   </si>
   <si>
     <t>　https://gulpscycgmail-com.webnode.page/</t>
   </si>
   <si>
     <t>　張寶宗</t>
   </si>
   <si>
     <t>　吳尹甄</t>
   </si>
   <si>
     <t>嘉義縣義竹鄉和順國民小學附設幼兒園</t>
@@ -1596,53 +1599,50 @@
     <t>　66</t>
   </si>
   <si>
     <t>嘉義縣中埔鄉中山國民小學附設幼兒園</t>
   </si>
   <si>
     <t>　05-2531231#42</t>
   </si>
   <si>
     <t>　05-2538018</t>
   </si>
   <si>
     <t>　csps@mail.cyc.edu.tw</t>
   </si>
   <si>
     <t>　嘉義縣中埔鄉石硦村22號</t>
   </si>
   <si>
     <t>　https://www.csps.cyc.edu.tw/</t>
   </si>
   <si>
     <t>　黃柏嘉</t>
   </si>
   <si>
     <t>　李佳蓉</t>
-  </si>
-[...1 lines deleted...]
-    <t>　18</t>
   </si>
   <si>
     <t>嘉義縣中埔鄉頂六國民小學附設幼兒園</t>
   </si>
   <si>
     <t>　05-2394042</t>
   </si>
   <si>
     <t>　05-2302743</t>
   </si>
   <si>
     <t>　tlps@mail.cyc.edu.tw</t>
   </si>
   <si>
     <t>　嘉義縣中埔鄉金蘭村頂山門25號</t>
   </si>
   <si>
     <t>　https://www.tlps.cyc.edu.tw/</t>
   </si>
   <si>
     <t>　何嘉祥</t>
   </si>
   <si>
     <t>　劉欐蘹</t>
   </si>
@@ -4795,776 +4795,776 @@
       <c r="D46" s="3" t="s">
         <v>417</v>
       </c>
       <c r="E46" s="3" t="s">
         <v>418</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>419</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>420</v>
       </c>
       <c r="H46" s="3" t="s">
         <v>421</v>
       </c>
       <c r="I46" s="3" t="s">
         <v>422</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>423</v>
       </c>
       <c r="K46" s="3" t="s">
         <v>424</v>
       </c>
       <c r="L46" s="3" t="s">
-        <v>85</v>
+        <v>30</v>
       </c>
       <c r="M46" s="3" t="s">
-        <v>327</v>
+        <v>425</v>
       </c>
       <c r="N46" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O46" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="47" spans="1:15">
       <c r="A47" s="3">
         <v>29</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>408</v>
       </c>
       <c r="D47" s="3" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="E47" s="3" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="F47" s="3" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="G47" s="3" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="H47" s="3" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="I47" s="3" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="J47" s="3" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="K47" s="3" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="L47" s="3" t="s">
         <v>66</v>
       </c>
       <c r="M47" s="3" t="s">
         <v>55</v>
       </c>
       <c r="N47" s="3" t="s">
         <v>33</v>
       </c>
       <c r="O47" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="48" spans="1:15">
       <c r="A48" s="3">
         <v>30</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="3" t="s">
         <v>408</v>
       </c>
       <c r="D48" s="3" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E48" s="3" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F48" s="3" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="G48" s="3" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="H48" s="3" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="I48" s="3" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="J48" s="3" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="K48" s="3" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="L48" s="3" t="s">
         <v>85</v>
       </c>
       <c r="M48" s="3" t="s">
         <v>373</v>
       </c>
       <c r="N48" s="3" t="s">
         <v>33</v>
       </c>
       <c r="O48" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="49" spans="1:15">
       <c r="A49" s="3">
         <v>31</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="3" t="s">
         <v>408</v>
       </c>
       <c r="D49" s="3" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E49" s="3" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F49" s="3" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="G49" s="3" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="H49" s="3" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="I49" s="3" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="J49" s="3" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="K49" s="3" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="L49" s="3" t="s">
         <v>30</v>
       </c>
       <c r="M49" s="3" t="s">
         <v>373</v>
       </c>
       <c r="N49" s="3" t="s">
         <v>33</v>
       </c>
       <c r="O49" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="50" spans="1:15">
       <c r="A50" s="3">
         <v>32</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="D50" s="3" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="E50" s="3" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="F50" s="3" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="G50" s="3" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="H50" s="3" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="I50" s="3" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="J50" s="3" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="K50" s="3" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="L50" s="3" t="s">
         <v>66</v>
       </c>
       <c r="M50" s="3" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="N50" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O50" s="3" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="51" spans="1:15">
       <c r="A51" s="3">
         <v>33</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="3" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="D51" s="3" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="E51" s="3" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="F51" s="3" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="G51" s="3" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="H51" s="3" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="I51" s="3" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="J51" s="3" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="K51" s="3" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="L51" s="3" t="s">
         <v>66</v>
       </c>
       <c r="M51" s="3" t="s">
         <v>260</v>
       </c>
       <c r="N51" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O51" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="52" spans="1:15">
       <c r="A52" s="3">
         <v>34</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="3" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="D52" s="3" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E52" s="3" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F52" s="3" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="G52" s="3" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="H52" s="3" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="I52" s="3" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="J52" s="3" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="K52" s="3" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="L52" s="3" t="s">
         <v>66</v>
       </c>
       <c r="M52" s="3" t="s">
         <v>44</v>
       </c>
       <c r="N52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="O52" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="53" spans="1:15">
       <c r="A53" s="3">
         <v>35</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>193</v>
       </c>
       <c r="C53" s="3" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="D53" s="3" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E53" s="3" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F53" s="3" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="G53" s="3" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="H53" s="3" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="I53" s="3" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="J53" s="3" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="K53" s="3" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="L53" s="3" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="M53" s="3" t="s">
         <v>53</v>
       </c>
       <c r="N53" s="3" t="s">
         <v>373</v>
       </c>
       <c r="O53" s="3" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="54" spans="1:15">
       <c r="A54" s="3">
         <v>36</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>193</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="D54" s="3" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="E54" s="3" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="F54" s="3" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="G54" s="3" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="H54" s="3" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="I54" s="3" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="J54" s="3" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="K54" s="3" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="L54" s="3" t="s">
         <v>85</v>
       </c>
       <c r="M54" s="3" t="s">
         <v>327</v>
       </c>
       <c r="N54" s="3" t="s">
         <v>33</v>
       </c>
       <c r="O54" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="55" spans="1:15">
       <c r="A55" s="3">
         <v>37</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>193</v>
       </c>
       <c r="C55" s="3" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="D55" s="3" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="E55" s="3" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="F55" s="3" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="G55" s="3" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="H55" s="3" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="I55" s="3" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="J55" s="3" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="K55" s="3" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="L55" s="3" t="s">
         <v>43</v>
       </c>
       <c r="M55" s="3" t="s">
         <v>30</v>
       </c>
       <c r="N55" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O55" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="56" spans="1:15">
       <c r="A56" s="3">
         <v>83</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>193</v>
       </c>
       <c r="C56" s="3" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="D56" s="3" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="E56" s="3" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="F56" s="3" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="G56" s="3" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="H56" s="3" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="I56" s="3" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="J56" s="3" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="K56" s="3" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="L56" s="3" t="s">
         <v>30</v>
       </c>
       <c r="M56" s="3" t="s">
         <v>373</v>
       </c>
       <c r="N56" s="3" t="s">
         <v>33</v>
       </c>
       <c r="O56" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="57" spans="1:15">
       <c r="A57" s="3">
         <v>38</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>193</v>
       </c>
       <c r="C57" s="3" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="D57" s="3" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="E57" s="3" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="F57" s="3" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="G57" s="3" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="H57" s="3" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="I57" s="3" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="J57" s="3" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="K57" s="3" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="L57" s="3" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="M57" s="3" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="N57" s="3" t="s">
         <v>373</v>
       </c>
       <c r="O57" s="3" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="58" spans="1:15">
       <c r="A58" s="3">
         <v>39</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>193</v>
       </c>
       <c r="C58" s="3" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="D58" s="3" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="E58" s="3" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="F58" s="3" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="G58" s="3" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="H58" s="3" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="I58" s="3" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="J58" s="3" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="K58" s="3" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="L58" s="3" t="s">
         <v>66</v>
       </c>
       <c r="M58" s="3" t="s">
-        <v>528</v>
+        <v>425</v>
       </c>
       <c r="N58" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O58" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="59" spans="1:15">
       <c r="A59" s="3">
         <v>40</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>193</v>
       </c>
       <c r="C59" s="3" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="D59" s="3" t="s">
         <v>529</v>
       </c>
       <c r="E59" s="3" t="s">
         <v>530</v>
       </c>
       <c r="F59" s="3" t="s">
         <v>531</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>532</v>
       </c>
       <c r="H59" s="3" t="s">
         <v>533</v>
       </c>
       <c r="I59" s="3" t="s">
         <v>534</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>535</v>
       </c>
       <c r="K59" s="3" t="s">
         <v>536</v>
       </c>
       <c r="L59" s="3" t="s">
         <v>66</v>
       </c>
       <c r="M59" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N59" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O59" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="60" spans="1:15">
       <c r="A60" s="3">
         <v>41</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>193</v>
       </c>
       <c r="C60" s="3" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="D60" s="3" t="s">
         <v>537</v>
       </c>
       <c r="E60" s="3" t="s">
         <v>538</v>
       </c>
       <c r="F60" s="3" t="s">
         <v>539</v>
       </c>
       <c r="G60" s="3" t="s">
         <v>540</v>
       </c>
       <c r="H60" s="3" t="s">
         <v>541</v>
       </c>
       <c r="I60" s="3" t="s">
         <v>542</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>543</v>
       </c>
       <c r="K60" s="3" t="s">
         <v>544</v>
       </c>
       <c r="L60" s="3" t="s">
         <v>66</v>
       </c>
       <c r="M60" s="3" t="s">
         <v>30</v>
       </c>
       <c r="N60" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O60" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="61" spans="1:15">
       <c r="A61" s="3">
         <v>42</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>193</v>
       </c>
       <c r="C61" s="3" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="D61" s="3" t="s">
         <v>545</v>
       </c>
       <c r="E61" s="3" t="s">
         <v>546</v>
       </c>
       <c r="F61" s="3" t="s">
         <v>547</v>
       </c>
       <c r="G61" s="3" t="s">
         <v>548</v>
       </c>
       <c r="H61" s="3" t="s">
         <v>549</v>
       </c>
       <c r="I61" s="3" t="s">
         <v>550</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>551</v>
       </c>
       <c r="K61" s="3" t="s">
         <v>552</v>
       </c>
       <c r="L61" s="3" t="s">
         <v>66</v>
       </c>
       <c r="M61" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N61" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O61" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="62" spans="1:15">
       <c r="A62" s="3">
         <v>84</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>193</v>
       </c>
       <c r="C62" s="3" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="D62" s="3" t="s">
         <v>553</v>
       </c>
       <c r="E62" s="3" t="s">
         <v>554</v>
       </c>
       <c r="F62" s="3" t="s">
         <v>554</v>
       </c>
       <c r="G62" s="3" t="s">
         <v>555</v>
       </c>
       <c r="H62" s="3" t="s">
         <v>556</v>
       </c>
       <c r="I62" s="3" t="s">
         <v>557</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>558</v>
       </c>
       <c r="K62" s="3" t="s">
         <v>559</v>
       </c>
@@ -6749,54 +6749,54 @@
       <c r="M87" s="3" t="s">
         <v>382</v>
       </c>
       <c r="N87" s="3" t="s">
         <v>33</v>
       </c>
       <c r="O87" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="88" spans="1:15">
       <c r="A88" s="3"/>
       <c r="B88" s="3"/>
       <c r="C88" s="3"/>
       <c r="D88" s="3" t="s">
         <v>766</v>
       </c>
       <c r="E88" s="3"/>
       <c r="F88" s="3"/>
       <c r="G88" s="3"/>
       <c r="H88" s="3"/>
       <c r="I88" s="3"/>
       <c r="J88" s="3"/>
       <c r="K88" s="3"/>
       <c r="L88" s="3">
-        <v>3731.0</v>
+        <v>3725.0</v>
       </c>
       <c r="M88" s="3">
-        <v>2067.0</v>
+        <v>2072.0</v>
       </c>
       <c r="N88" s="3">
         <v>185.0</v>
       </c>
       <c r="O88" s="3">
         <v>165.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:I2"/>
     <mergeCell ref="J2:J2"/>
     <mergeCell ref="K2:K2"/>
     <mergeCell ref="L2:O2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>