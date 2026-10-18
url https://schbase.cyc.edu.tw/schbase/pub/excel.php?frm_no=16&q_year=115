--- v0 (2026-08-26)
+++ v1 (2026-10-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="763">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="766">
   <si>
     <t>國小附幼</t>
   </si>
   <si>
     <t>編號</t>
   </si>
   <si>
     <t>分區</t>
   </si>
   <si>
     <t>鄉鎮</t>
   </si>
   <si>
     <t>單位</t>
   </si>
   <si>
     <t>聯絡資料</t>
   </si>
   <si>
     <t>負責人資料</t>
   </si>
   <si>
     <t>園主任資料</t>
   </si>
   <si>
@@ -1454,51 +1454,54 @@
   <si>
     <t>嘉義縣水上鄉柳林國民小學附設幼兒園</t>
   </si>
   <si>
     <t>　05-2385696</t>
   </si>
   <si>
     <t>　05-2601284</t>
   </si>
   <si>
     <t>　llps@mail.cyc.edu.tw</t>
   </si>
   <si>
     <t>　嘉義縣水上鄉柳林村1鄰92號</t>
   </si>
   <si>
     <t>　https://www.llps.cyc.edu.tw/</t>
   </si>
   <si>
     <t>　黃瀅嘉</t>
   </si>
   <si>
     <t>　蔡懷萱</t>
   </si>
   <si>
-    <t>　56</t>
+    <t>　106</t>
+  </si>
+  <si>
+    <t>　55</t>
   </si>
   <si>
     <t>嘉義縣水上鄉忠和國民小學附設幼兒園</t>
   </si>
   <si>
     <t>　05-2892374</t>
   </si>
   <si>
     <t>　05-2892769</t>
   </si>
   <si>
     <t>　amy831024@gmail.com</t>
   </si>
   <si>
     <t>　嘉義縣水上鄉忠和村3鄰檳榔樹角35號</t>
   </si>
   <si>
     <t>　https://www.jhps.cyc.edu.tw/</t>
   </si>
   <si>
     <t>　闕裕清</t>
   </si>
   <si>
     <t>　羅伶育</t>
   </si>
@@ -1889,63 +1892,69 @@
   <si>
     <t>　05-2620220</t>
   </si>
   <si>
     <t>　05-2625173</t>
   </si>
   <si>
     <t>　msps@mail.cyc.edu.tw</t>
   </si>
   <si>
     <t>　嘉義縣梅山鄉中山路28之1號</t>
   </si>
   <si>
     <t>　https://www.msps.cyc.edu.tw</t>
   </si>
   <si>
     <t>　林金枝</t>
   </si>
   <si>
     <t>　劉冠伶</t>
   </si>
   <si>
     <t>嘉義縣梅山鄉太平國民小學附設幼兒園</t>
   </si>
   <si>
-    <t>　</t>
+    <t>　05-2571042</t>
   </si>
   <si>
     <t>　05-2571802</t>
   </si>
   <si>
     <t>　tpps@mail.cyc.edu.tw</t>
   </si>
   <si>
     <t>　嘉義縣梅山鄉太平村6鄰大坪4號</t>
   </si>
   <si>
     <t>　https://www.tpps.cyc.edu.tw/</t>
+  </si>
+  <si>
+    <t>　郭永學</t>
+  </si>
+  <si>
+    <t>　蔡茹喬</t>
   </si>
   <si>
     <t>嘉義縣梅山鄉太興國民小學附設幼兒園</t>
   </si>
   <si>
     <t>　05-2571087</t>
   </si>
   <si>
     <t>　05-2571620</t>
   </si>
   <si>
     <t>　tses@mail.cyc.edu.tw</t>
   </si>
   <si>
     <t>　60346嘉義縣梅山鄉太興村4號</t>
   </si>
   <si>
     <t>　https://www.tses.cyc.edu.tw/</t>
   </si>
   <si>
     <t>　陳佩君</t>
   </si>
   <si>
     <t>　洪琪雅</t>
   </si>
@@ -5137,1685 +5146,1685 @@
       <c r="D54" s="3" t="s">
         <v>472</v>
       </c>
       <c r="E54" s="3" t="s">
         <v>473</v>
       </c>
       <c r="F54" s="3" t="s">
         <v>474</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>475</v>
       </c>
       <c r="H54" s="3" t="s">
         <v>476</v>
       </c>
       <c r="I54" s="3" t="s">
         <v>477</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>478</v>
       </c>
       <c r="K54" s="3" t="s">
         <v>479</v>
       </c>
       <c r="L54" s="3" t="s">
-        <v>171</v>
+        <v>480</v>
       </c>
       <c r="M54" s="3" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="N54" s="3" t="s">
         <v>56</v>
       </c>
       <c r="O54" s="3" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="55" spans="1:15">
       <c r="A55" s="3">
         <v>36</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>197</v>
       </c>
       <c r="C55" s="3" t="s">
         <v>471</v>
       </c>
       <c r="D55" s="3" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E55" s="3" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F55" s="3" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="G55" s="3" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="H55" s="3" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="I55" s="3" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="J55" s="3" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="K55" s="3" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="L55" s="3" t="s">
         <v>88</v>
       </c>
       <c r="M55" s="3" t="s">
         <v>145</v>
       </c>
       <c r="N55" s="3" t="s">
         <v>33</v>
       </c>
       <c r="O55" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="56" spans="1:15">
       <c r="A56" s="3">
         <v>37</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>197</v>
       </c>
       <c r="C56" s="3" t="s">
         <v>471</v>
       </c>
       <c r="D56" s="3" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="E56" s="3" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="F56" s="3" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="G56" s="3" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="H56" s="3" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="I56" s="3" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="J56" s="3" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="K56" s="3" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="L56" s="3" t="s">
         <v>171</v>
       </c>
       <c r="M56" s="3" t="s">
         <v>89</v>
       </c>
       <c r="N56" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O56" s="3" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="57" spans="1:15">
       <c r="A57" s="3">
         <v>83</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>197</v>
       </c>
       <c r="C57" s="3" t="s">
         <v>471</v>
       </c>
       <c r="D57" s="3" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="E57" s="3" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="F57" s="3" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="G57" s="3" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="H57" s="3" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="I57" s="3" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="J57" s="3" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="K57" s="3" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="L57" s="3" t="s">
         <v>88</v>
       </c>
       <c r="M57" s="3" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="N57" s="3" t="s">
         <v>33</v>
       </c>
       <c r="O57" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="58" spans="1:15">
       <c r="A58" s="3">
         <v>38</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>197</v>
       </c>
       <c r="C58" s="3" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="D58" s="3" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="E58" s="3" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="F58" s="3" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="G58" s="3" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="H58" s="3" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="I58" s="3" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="J58" s="3" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="K58" s="3" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="L58" s="3" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="M58" s="3" t="s">
         <v>43</v>
       </c>
       <c r="N58" s="3" t="s">
         <v>44</v>
       </c>
       <c r="O58" s="3" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="59" spans="1:15">
       <c r="A59" s="3">
         <v>39</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>197</v>
       </c>
       <c r="C59" s="3" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="D59" s="3" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="E59" s="3" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="F59" s="3" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="G59" s="3" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="H59" s="3" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="I59" s="3" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="J59" s="3" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="K59" s="3" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="L59" s="3" t="s">
         <v>98</v>
       </c>
       <c r="M59" s="3" t="s">
         <v>364</v>
       </c>
       <c r="N59" s="3" t="s">
         <v>33</v>
       </c>
       <c r="O59" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="60" spans="1:15">
       <c r="A60" s="3">
         <v>40</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>197</v>
       </c>
       <c r="C60" s="3" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="D60" s="3" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="E60" s="3" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="F60" s="3" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="G60" s="3" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="H60" s="3" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="I60" s="3" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="J60" s="3" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="K60" s="3" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="L60" s="3" t="s">
         <v>98</v>
       </c>
       <c r="M60" s="3" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="N60" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O60" s="3" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="61" spans="1:15">
       <c r="A61" s="3">
         <v>41</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>197</v>
       </c>
       <c r="C61" s="3" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="D61" s="3" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="E61" s="3" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="F61" s="3" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="G61" s="3" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="H61" s="3" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="I61" s="3" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="J61" s="3" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="K61" s="3" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="L61" s="3" t="s">
         <v>98</v>
       </c>
       <c r="M61" s="3" t="s">
         <v>99</v>
       </c>
       <c r="N61" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O61" s="3" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="62" spans="1:15">
       <c r="A62" s="3">
         <v>42</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>197</v>
       </c>
       <c r="C62" s="3" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="D62" s="3" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="E62" s="3" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="F62" s="3" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="G62" s="3" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="H62" s="3" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="I62" s="3" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="J62" s="3" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="K62" s="3" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="L62" s="3" t="s">
         <v>98</v>
       </c>
       <c r="M62" s="3" t="s">
         <v>327</v>
       </c>
       <c r="N62" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O62" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="63" spans="1:15">
       <c r="A63" s="3">
         <v>84</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>197</v>
       </c>
       <c r="C63" s="3" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="D63" s="3" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="E63" s="3" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="F63" s="3" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="G63" s="3" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="H63" s="3" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="I63" s="3" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="J63" s="3" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="K63" s="3" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="L63" s="3" t="s">
         <v>43</v>
       </c>
       <c r="M63" s="3" t="s">
         <v>99</v>
       </c>
       <c r="N63" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O63" s="3" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="64" spans="1:15">
       <c r="A64" s="3">
         <v>65</v>
       </c>
       <c r="B64" s="3" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="C64" s="3" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D64" s="3" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="E64" s="3" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="F64" s="3" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="G64" s="3" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="H64" s="3" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="I64" s="3" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="J64" s="3" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="K64" s="3" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="L64" s="3" t="s">
         <v>88</v>
       </c>
       <c r="M64" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N64" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O64" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="65" spans="1:15">
       <c r="A65" s="3">
         <v>66</v>
       </c>
       <c r="B65" s="3" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="C65" s="3" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D65" s="3" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="E65" s="3" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="F65" s="3" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="G65" s="3" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="H65" s="3" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="I65" s="3" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="J65" s="3" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="K65" s="3" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="L65" s="3" t="s">
         <v>98</v>
       </c>
       <c r="M65" s="3" t="s">
         <v>30</v>
       </c>
       <c r="N65" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O65" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="66" spans="1:15">
       <c r="A66" s="3">
         <v>67</v>
       </c>
       <c r="B66" s="3" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="C66" s="3" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D66" s="3" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="E66" s="3" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="F66" s="3" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="G66" s="3" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="H66" s="3" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="I66" s="3" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="J66" s="3" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="K66" s="3" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="L66" s="3" t="s">
         <v>53</v>
       </c>
       <c r="M66" s="3" t="s">
         <v>30</v>
       </c>
       <c r="N66" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O66" s="3" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="67" spans="1:15">
       <c r="A67" s="3">
         <v>68</v>
       </c>
       <c r="B67" s="3" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="C67" s="3" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D67" s="3" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="E67" s="3" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="F67" s="3" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="G67" s="3" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="H67" s="3" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="I67" s="3" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="J67" s="3" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="K67" s="3" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="L67" s="3" t="s">
         <v>88</v>
       </c>
       <c r="M67" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N67" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O67" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="68" spans="1:15">
       <c r="A68" s="3">
         <v>69</v>
       </c>
       <c r="B68" s="3" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="C68" s="3" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D68" s="3" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E68" s="3" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F68" s="3" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="G68" s="3" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="H68" s="3" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="I68" s="3" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="J68" s="3" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="K68" s="3" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="L68" s="3" t="s">
         <v>30</v>
       </c>
       <c r="M68" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N68" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O68" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="69" spans="1:15">
       <c r="A69" s="3">
         <v>70</v>
       </c>
       <c r="B69" s="3" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="C69" s="3" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D69" s="3" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="E69" s="3" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="F69" s="3" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="G69" s="3" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="H69" s="3" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="I69" s="3" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="J69" s="3" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="K69" s="3" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="L69" s="3" t="s">
         <v>88</v>
       </c>
       <c r="M69" s="3" t="s">
         <v>79</v>
       </c>
       <c r="N69" s="3" t="s">
         <v>33</v>
       </c>
       <c r="O69" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="70" spans="1:15">
       <c r="A70" s="3">
         <v>71</v>
       </c>
       <c r="B70" s="3" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="C70" s="3" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D70" s="3" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="E70" s="3" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="F70" s="3" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="G70" s="3" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="H70" s="3" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="I70" s="3" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="J70" s="3" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="K70" s="3" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="L70" s="3" t="s">
         <v>88</v>
       </c>
       <c r="M70" s="3" t="s">
         <v>364</v>
       </c>
       <c r="N70" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O70" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="71" spans="1:15">
       <c r="A71" s="3">
         <v>58</v>
       </c>
       <c r="B71" s="3" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="C71" s="3" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="D71" s="3" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E71" s="3" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F71" s="3" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="G71" s="3" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="H71" s="3" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="I71" s="3" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="J71" s="3" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="K71" s="3" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="L71" s="3" t="s">
         <v>43</v>
       </c>
       <c r="M71" s="3" t="s">
         <v>217</v>
       </c>
       <c r="N71" s="3" t="s">
         <v>56</v>
       </c>
       <c r="O71" s="3" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="72" spans="1:15">
       <c r="A72" s="3">
         <v>59</v>
       </c>
       <c r="B72" s="3" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="C72" s="3" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="D72" s="3" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="E72" s="3" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="F72" s="3" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="G72" s="3" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="H72" s="3" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="I72" s="3" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="J72" s="3" t="s">
-        <v>625</v>
+        <v>631</v>
       </c>
       <c r="K72" s="3" t="s">
-        <v>625</v>
+        <v>632</v>
       </c>
       <c r="L72" s="3" t="s">
-        <v>625</v>
+        <v>88</v>
       </c>
       <c r="M72" s="3" t="s">
-        <v>625</v>
+        <v>506</v>
       </c>
       <c r="N72" s="3" t="s">
-        <v>625</v>
+        <v>33</v>
       </c>
       <c r="O72" s="3" t="s">
-        <v>625</v>
+        <v>33</v>
       </c>
     </row>
     <row r="73" spans="1:15">
       <c r="A73" s="3">
         <v>60</v>
       </c>
       <c r="B73" s="3" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="C73" s="3" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="D73" s="3" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="E73" s="3" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="F73" s="3" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="G73" s="3" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="H73" s="3" t="s">
-        <v>634</v>
+        <v>637</v>
       </c>
       <c r="I73" s="3" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
       <c r="J73" s="3" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
       <c r="K73" s="3" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
       <c r="L73" s="3" t="s">
         <v>30</v>
       </c>
       <c r="M73" s="3" t="s">
         <v>78</v>
       </c>
       <c r="N73" s="3" t="s">
         <v>33</v>
       </c>
       <c r="O73" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="74" spans="1:15">
       <c r="A74" s="3">
         <v>61</v>
       </c>
       <c r="B74" s="3" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="C74" s="3" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="D74" s="3" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
       <c r="E74" s="3" t="s">
-        <v>639</v>
+        <v>642</v>
       </c>
       <c r="F74" s="3" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="G74" s="3" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="H74" s="3" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="I74" s="3" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="J74" s="3" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
       <c r="K74" s="3" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="L74" s="3" t="s">
         <v>88</v>
       </c>
       <c r="M74" s="3" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="N74" s="3" t="s">
         <v>33</v>
       </c>
       <c r="O74" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="75" spans="1:15">
       <c r="A75" s="3">
         <v>62</v>
       </c>
       <c r="B75" s="3" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="C75" s="3" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="D75" s="3" t="s">
-        <v>646</v>
+        <v>649</v>
       </c>
       <c r="E75" s="3" t="s">
-        <v>647</v>
+        <v>650</v>
       </c>
       <c r="F75" s="3" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
       <c r="G75" s="3" t="s">
-        <v>649</v>
+        <v>652</v>
       </c>
       <c r="H75" s="3" t="s">
-        <v>650</v>
+        <v>653</v>
       </c>
       <c r="I75" s="3" t="s">
-        <v>651</v>
+        <v>654</v>
       </c>
       <c r="J75" s="3" t="s">
-        <v>652</v>
+        <v>655</v>
       </c>
       <c r="K75" s="3" t="s">
-        <v>653</v>
+        <v>656</v>
       </c>
       <c r="L75" s="3" t="s">
         <v>88</v>
       </c>
       <c r="M75" s="3" t="s">
         <v>79</v>
       </c>
       <c r="N75" s="3" t="s">
         <v>33</v>
       </c>
       <c r="O75" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="76" spans="1:15">
       <c r="A76" s="3">
         <v>63</v>
       </c>
       <c r="B76" s="3" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="C76" s="3" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="D76" s="3" t="s">
-        <v>654</v>
+        <v>657</v>
       </c>
       <c r="E76" s="3" t="s">
-        <v>655</v>
+        <v>658</v>
       </c>
       <c r="F76" s="3" t="s">
-        <v>656</v>
+        <v>659</v>
       </c>
       <c r="G76" s="3" t="s">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="H76" s="3" t="s">
-        <v>658</v>
+        <v>661</v>
       </c>
       <c r="I76" s="3" t="s">
-        <v>659</v>
+        <v>662</v>
       </c>
       <c r="J76" s="3" t="s">
-        <v>660</v>
+        <v>663</v>
       </c>
       <c r="K76" s="3" t="s">
-        <v>661</v>
+        <v>664</v>
       </c>
       <c r="L76" s="3" t="s">
         <v>88</v>
       </c>
       <c r="M76" s="3" t="s">
         <v>32</v>
       </c>
       <c r="N76" s="3" t="s">
         <v>33</v>
       </c>
       <c r="O76" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="77" spans="1:15">
       <c r="A77" s="3">
         <v>64</v>
       </c>
       <c r="B77" s="3" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="C77" s="3" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="D77" s="3" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="E77" s="3" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
       <c r="F77" s="3" t="s">
-        <v>664</v>
+        <v>667</v>
       </c>
       <c r="G77" s="3" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="H77" s="3" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
       <c r="I77" s="3" t="s">
-        <v>667</v>
+        <v>670</v>
       </c>
       <c r="J77" s="3" t="s">
-        <v>668</v>
+        <v>671</v>
       </c>
       <c r="K77" s="3" t="s">
-        <v>669</v>
+        <v>672</v>
       </c>
       <c r="L77" s="3" t="s">
         <v>88</v>
       </c>
       <c r="M77" s="3" t="s">
         <v>79</v>
       </c>
       <c r="N77" s="3" t="s">
         <v>33</v>
       </c>
       <c r="O77" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="78" spans="1:15">
       <c r="A78" s="3">
         <v>72</v>
       </c>
       <c r="B78" s="3" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="C78" s="3" t="s">
-        <v>670</v>
+        <v>673</v>
       </c>
       <c r="D78" s="3" t="s">
-        <v>671</v>
+        <v>674</v>
       </c>
       <c r="E78" s="3" t="s">
-        <v>672</v>
+        <v>675</v>
       </c>
       <c r="F78" s="3" t="s">
-        <v>673</v>
+        <v>676</v>
       </c>
       <c r="G78" s="3" t="s">
-        <v>674</v>
+        <v>677</v>
       </c>
       <c r="H78" s="3" t="s">
-        <v>675</v>
+        <v>678</v>
       </c>
       <c r="I78" s="3" t="s">
-        <v>676</v>
+        <v>679</v>
       </c>
       <c r="J78" s="3" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="K78" s="3" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="L78" s="3" t="s">
         <v>263</v>
       </c>
       <c r="M78" s="3" t="s">
         <v>264</v>
       </c>
       <c r="N78" s="3" t="s">
         <v>33</v>
       </c>
       <c r="O78" s="3" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="79" spans="1:15">
       <c r="A79" s="3">
         <v>73</v>
       </c>
       <c r="B79" s="3" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="C79" s="3" t="s">
-        <v>670</v>
+        <v>673</v>
       </c>
       <c r="D79" s="3" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
       <c r="E79" s="3" t="s">
-        <v>680</v>
+        <v>683</v>
       </c>
       <c r="F79" s="3" t="s">
-        <v>681</v>
+        <v>684</v>
       </c>
       <c r="G79" s="3" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="H79" s="3" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
       <c r="I79" s="3" t="s">
-        <v>684</v>
+        <v>687</v>
       </c>
       <c r="J79" s="3" t="s">
-        <v>685</v>
+        <v>688</v>
       </c>
       <c r="K79" s="3" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="L79" s="3" t="s">
         <v>88</v>
       </c>
       <c r="M79" s="3" t="s">
         <v>55</v>
       </c>
       <c r="N79" s="3" t="s">
         <v>33</v>
       </c>
       <c r="O79" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="80" spans="1:15">
       <c r="A80" s="3">
         <v>74</v>
       </c>
       <c r="B80" s="3" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="C80" s="3" t="s">
-        <v>670</v>
+        <v>673</v>
       </c>
       <c r="D80" s="3" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
       <c r="E80" s="3" t="s">
-        <v>688</v>
+        <v>691</v>
       </c>
       <c r="F80" s="3" t="s">
-        <v>689</v>
+        <v>692</v>
       </c>
       <c r="G80" s="3" t="s">
-        <v>690</v>
+        <v>693</v>
       </c>
       <c r="H80" s="3" t="s">
-        <v>691</v>
+        <v>694</v>
       </c>
       <c r="I80" s="3" t="s">
-        <v>692</v>
+        <v>695</v>
       </c>
       <c r="J80" s="3" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="K80" s="3" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
       <c r="L80" s="3" t="s">
         <v>30</v>
       </c>
       <c r="M80" s="3" t="s">
         <v>145</v>
       </c>
       <c r="N80" s="3" t="s">
         <v>33</v>
       </c>
       <c r="O80" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="81" spans="1:15">
       <c r="A81" s="3">
         <v>75</v>
       </c>
       <c r="B81" s="3" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="C81" s="3" t="s">
-        <v>695</v>
+        <v>698</v>
       </c>
       <c r="D81" s="3" t="s">
-        <v>696</v>
+        <v>699</v>
       </c>
       <c r="E81" s="3" t="s">
-        <v>697</v>
+        <v>700</v>
       </c>
       <c r="F81" s="3" t="s">
-        <v>698</v>
+        <v>701</v>
       </c>
       <c r="G81" s="3" t="s">
-        <v>699</v>
+        <v>702</v>
       </c>
       <c r="H81" s="3" t="s">
-        <v>700</v>
+        <v>703</v>
       </c>
       <c r="I81" s="3" t="s">
-        <v>701</v>
+        <v>704</v>
       </c>
       <c r="J81" s="3" t="s">
-        <v>702</v>
+        <v>705</v>
       </c>
       <c r="K81" s="3" t="s">
-        <v>703</v>
+        <v>706</v>
       </c>
       <c r="L81" s="3" t="s">
-        <v>704</v>
+        <v>707</v>
       </c>
       <c r="M81" s="3" t="s">
         <v>327</v>
       </c>
       <c r="N81" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O81" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="82" spans="1:15">
       <c r="A82" s="3">
         <v>76</v>
       </c>
       <c r="B82" s="3" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="C82" s="3" t="s">
-        <v>705</v>
+        <v>708</v>
       </c>
       <c r="D82" s="3" t="s">
-        <v>706</v>
+        <v>709</v>
       </c>
       <c r="E82" s="3" t="s">
-        <v>707</v>
+        <v>710</v>
       </c>
       <c r="F82" s="3" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="G82" s="3" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="H82" s="3" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
       <c r="I82" s="3" t="s">
-        <v>711</v>
+        <v>714</v>
       </c>
       <c r="J82" s="3" t="s">
-        <v>712</v>
+        <v>715</v>
       </c>
       <c r="K82" s="3" t="s">
-        <v>713</v>
+        <v>716</v>
       </c>
       <c r="L82" s="3" t="s">
         <v>54</v>
       </c>
       <c r="M82" s="3" t="s">
         <v>31</v>
       </c>
       <c r="N82" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O82" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="83" spans="1:15">
       <c r="A83" s="3">
         <v>77</v>
       </c>
       <c r="B83" s="3" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="C83" s="3" t="s">
-        <v>705</v>
+        <v>708</v>
       </c>
       <c r="D83" s="3" t="s">
-        <v>714</v>
+        <v>717</v>
       </c>
       <c r="E83" s="3" t="s">
-        <v>715</v>
+        <v>718</v>
       </c>
       <c r="F83" s="3" t="s">
-        <v>716</v>
+        <v>719</v>
       </c>
       <c r="G83" s="3" t="s">
-        <v>717</v>
+        <v>720</v>
       </c>
       <c r="H83" s="3" t="s">
-        <v>718</v>
+        <v>721</v>
       </c>
       <c r="I83" s="3" t="s">
-        <v>719</v>
+        <v>722</v>
       </c>
       <c r="J83" s="3" t="s">
-        <v>720</v>
+        <v>723</v>
       </c>
       <c r="K83" s="3" t="s">
-        <v>721</v>
+        <v>724</v>
       </c>
       <c r="L83" s="3" t="s">
         <v>88</v>
       </c>
       <c r="M83" s="3" t="s">
         <v>56</v>
       </c>
       <c r="N83" s="3" t="s">
         <v>33</v>
       </c>
       <c r="O83" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="84" spans="1:15">
       <c r="A84" s="3">
         <v>78</v>
       </c>
       <c r="B84" s="3" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="C84" s="3" t="s">
-        <v>705</v>
+        <v>708</v>
       </c>
       <c r="D84" s="3" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
       <c r="E84" s="3" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="F84" s="3" t="s">
-        <v>724</v>
+        <v>727</v>
       </c>
       <c r="G84" s="3" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="H84" s="3" t="s">
-        <v>726</v>
+        <v>729</v>
       </c>
       <c r="I84" s="3" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="J84" s="3" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
       <c r="K84" s="3" t="s">
-        <v>729</v>
+        <v>732</v>
       </c>
       <c r="L84" s="3" t="s">
         <v>263</v>
       </c>
       <c r="M84" s="3" t="s">
         <v>129</v>
       </c>
       <c r="N84" s="3" t="s">
         <v>32</v>
       </c>
       <c r="O84" s="3" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="85" spans="1:15">
       <c r="A85" s="3">
         <v>79</v>
       </c>
       <c r="B85" s="3" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="C85" s="3" t="s">
-        <v>705</v>
+        <v>708</v>
       </c>
       <c r="D85" s="3" t="s">
-        <v>730</v>
+        <v>733</v>
       </c>
       <c r="E85" s="3" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
       <c r="F85" s="3" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="G85" s="3" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="H85" s="3" t="s">
-        <v>734</v>
+        <v>737</v>
       </c>
       <c r="I85" s="3" t="s">
-        <v>735</v>
+        <v>738</v>
       </c>
       <c r="J85" s="3" t="s">
-        <v>736</v>
+        <v>739</v>
       </c>
       <c r="K85" s="3" t="s">
-        <v>737</v>
+        <v>740</v>
       </c>
       <c r="L85" s="3" t="s">
         <v>30</v>
       </c>
       <c r="M85" s="3" t="s">
         <v>162</v>
       </c>
       <c r="N85" s="3" t="s">
         <v>33</v>
       </c>
       <c r="O85" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="86" spans="1:15">
       <c r="A86" s="3">
         <v>80</v>
       </c>
       <c r="B86" s="3" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="C86" s="3" t="s">
-        <v>705</v>
+        <v>708</v>
       </c>
       <c r="D86" s="3" t="s">
-        <v>738</v>
+        <v>741</v>
       </c>
       <c r="E86" s="3" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="F86" s="3" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
       <c r="G86" s="3" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="H86" s="3" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="I86" s="3" t="s">
-        <v>743</v>
+        <v>746</v>
       </c>
       <c r="J86" s="3" t="s">
-        <v>744</v>
+        <v>747</v>
       </c>
       <c r="K86" s="3" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="L86" s="3" t="s">
         <v>30</v>
       </c>
       <c r="M86" s="3" t="s">
         <v>44</v>
       </c>
       <c r="N86" s="3" t="s">
         <v>33</v>
       </c>
       <c r="O86" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="87" spans="1:15">
       <c r="A87" s="3">
         <v>81</v>
       </c>
       <c r="B87" s="3" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="C87" s="3" t="s">
-        <v>705</v>
+        <v>708</v>
       </c>
       <c r="D87" s="3" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="E87" s="3" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
       <c r="F87" s="3" t="s">
-        <v>748</v>
+        <v>751</v>
       </c>
       <c r="G87" s="3" t="s">
-        <v>749</v>
+        <v>752</v>
       </c>
       <c r="H87" s="3" t="s">
-        <v>750</v>
+        <v>753</v>
       </c>
       <c r="I87" s="3" t="s">
-        <v>751</v>
+        <v>754</v>
       </c>
       <c r="J87" s="3" t="s">
-        <v>752</v>
+        <v>755</v>
       </c>
       <c r="K87" s="3" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="L87" s="3" t="s">
         <v>88</v>
       </c>
       <c r="M87" s="3" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="N87" s="3" t="s">
         <v>33</v>
       </c>
       <c r="O87" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="88" spans="1:15">
       <c r="A88" s="3">
         <v>82</v>
       </c>
       <c r="B88" s="3" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="C88" s="3" t="s">
-        <v>705</v>
+        <v>708</v>
       </c>
       <c r="D88" s="3" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
       <c r="E88" s="3" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="F88" s="3" t="s">
-        <v>756</v>
+        <v>759</v>
       </c>
       <c r="G88" s="3" t="s">
-        <v>757</v>
+        <v>760</v>
       </c>
       <c r="H88" s="3" t="s">
-        <v>758</v>
+        <v>761</v>
       </c>
       <c r="I88" s="3" t="s">
-        <v>759</v>
+        <v>762</v>
       </c>
       <c r="J88" s="3" t="s">
-        <v>760</v>
+        <v>763</v>
       </c>
       <c r="K88" s="3" t="s">
-        <v>761</v>
+        <v>764</v>
       </c>
       <c r="L88" s="3" t="s">
         <v>88</v>
       </c>
       <c r="M88" s="3" t="s">
         <v>78</v>
       </c>
       <c r="N88" s="3" t="s">
         <v>33</v>
       </c>
       <c r="O88" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="89" spans="1:15">
       <c r="A89" s="3"/>
       <c r="B89" s="3"/>
       <c r="C89" s="3"/>
       <c r="D89" s="3" t="s">
-        <v>762</v>
+        <v>765</v>
       </c>
       <c r="E89" s="3"/>
       <c r="F89" s="3"/>
       <c r="G89" s="3"/>
       <c r="H89" s="3"/>
       <c r="I89" s="3"/>
       <c r="J89" s="3"/>
       <c r="K89" s="3"/>
       <c r="L89" s="3">
-        <v>3777.0</v>
+        <v>3837.0</v>
       </c>
       <c r="M89" s="3">
-        <v>2018.0</v>
+        <v>2024.0</v>
       </c>
       <c r="N89" s="3">
-        <v>185.0</v>
+        <v>186.0</v>
       </c>
       <c r="O89" s="3">
-        <v>180.0</v>
+        <v>181.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:I2"/>
     <mergeCell ref="J2:J2"/>
     <mergeCell ref="K2:K2"/>
     <mergeCell ref="L2:O2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>