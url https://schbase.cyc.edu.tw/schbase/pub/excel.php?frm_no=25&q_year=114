--- v1 (2026-01-18)
+++ v2 (2026-06-03)
@@ -98,54 +98,54 @@
   <si>
     <t>網址</t>
   </si>
   <si>
     <t>主管一職稱(教務)</t>
   </si>
   <si>
     <t>姓名</t>
   </si>
   <si>
     <t>主管二職稱(學務)</t>
   </si>
   <si>
     <t>主管三職稱(輔導)</t>
   </si>
   <si>
     <t>總務職稱</t>
   </si>
   <si>
     <t>主計職稱</t>
   </si>
   <si>
     <t>國中部班級數</t>
   </si>
   <si>
+    <t>國小部班級數</t>
+  </si>
+  <si>
     <t>國中部學生數</t>
-  </si>
-[...1 lines deleted...]
-    <t>國小部班級數</t>
   </si>
   <si>
     <t>國小部學生數</t>
   </si>
   <si>
     <t>七年級班級數</t>
   </si>
   <si>
     <t>八年級班級數</t>
   </si>
   <si>
     <t>九年級班級數</t>
   </si>
   <si>
     <t>七年級學生數</t>
   </si>
   <si>
     <t>八年級學生數</t>
   </si>
   <si>
     <t>九年級學生數</t>
   </si>
   <si>
     <t>一年級班級數</t>
   </si>
@@ -1114,54 +1114,54 @@
       <c r="Q4" s="3" t="s">
         <v>70</v>
       </c>
       <c r="R4" s="3" t="s">
         <v>71</v>
       </c>
       <c r="S4" s="3" t="s">
         <v>72</v>
       </c>
       <c r="T4" s="3" t="s">
         <v>73</v>
       </c>
       <c r="U4" s="3" t="s">
         <v>74</v>
       </c>
       <c r="V4" s="3" t="s">
         <v>75</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>76</v>
       </c>
       <c r="X4" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Y4" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="Z4" s="3" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="AA4" s="3" t="s">
         <v>79</v>
       </c>
       <c r="AB4" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AC4" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AD4" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AE4" s="3" t="s">
         <v>81</v>
       </c>
       <c r="AF4" s="3" t="s">
         <v>82</v>
       </c>
       <c r="AG4" s="3" t="s">
         <v>83</v>
       </c>
       <c r="AH4" s="3" t="s">
         <v>80</v>
       </c>
@@ -1269,54 +1269,54 @@
       <c r="Q5" s="3" t="s">
         <v>105</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>106</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>107</v>
       </c>
       <c r="T5" s="3" t="s">
         <v>73</v>
       </c>
       <c r="U5" s="3" t="s">
         <v>108</v>
       </c>
       <c r="V5" s="3" t="s">
         <v>109</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>110</v>
       </c>
       <c r="X5" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Y5" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="Z5" s="3" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="AA5" s="3" t="s">
         <v>112</v>
       </c>
       <c r="AB5" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AC5" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AD5" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AE5" s="3" t="s">
         <v>82</v>
       </c>
       <c r="AF5" s="3" t="s">
         <v>113</v>
       </c>
       <c r="AG5" s="3" t="s">
         <v>113</v>
       </c>
       <c r="AH5" s="3" t="s">
         <v>80</v>
       </c>
@@ -1424,54 +1424,54 @@
       <c r="Q6" s="3" t="s">
         <v>128</v>
       </c>
       <c r="R6" s="3" t="s">
         <v>129</v>
       </c>
       <c r="S6" s="3" t="s">
         <v>129</v>
       </c>
       <c r="T6" s="3" t="s">
         <v>73</v>
       </c>
       <c r="U6" s="3" t="s">
         <v>130</v>
       </c>
       <c r="V6" s="3" t="s">
         <v>131</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>132</v>
       </c>
       <c r="X6" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Y6" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="Z6" s="3" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AA6" s="3" t="s">
         <v>81</v>
       </c>
       <c r="AB6" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AC6" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AD6" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AE6" s="3" t="s">
         <v>116</v>
       </c>
       <c r="AF6" s="3" t="s">
         <v>77</v>
       </c>
       <c r="AG6" s="3" t="s">
         <v>77</v>
       </c>
       <c r="AH6" s="3" t="s">
         <v>90</v>
       </c>
@@ -1535,54 +1535,54 @@
         <v>134</v>
       </c>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
       <c r="Q7" s="3"/>
       <c r="R7" s="3"/>
       <c r="S7" s="3"/>
       <c r="T7" s="3"/>
       <c r="U7" s="3"/>
       <c r="V7" s="3"/>
       <c r="W7" s="3"/>
       <c r="X7" s="3">
         <v>9.0</v>
       </c>
       <c r="Y7" s="3">
+        <v>11.0</v>
+      </c>
+      <c r="Z7" s="3">
         <v>49.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11.0</v>
       </c>
       <c r="AA7" s="3">
         <v>117.0</v>
       </c>
       <c r="AB7" s="3">
         <v>3.0</v>
       </c>
       <c r="AC7" s="3">
         <v>3.0</v>
       </c>
       <c r="AD7" s="3">
         <v>3.0</v>
       </c>
       <c r="AE7" s="3">
         <v>14.0</v>
       </c>
       <c r="AF7" s="3">
         <v>18.0</v>
       </c>
       <c r="AG7" s="3">
         <v>17.0</v>
       </c>
       <c r="AH7" s="3">
         <v>2.0</v>
       </c>