--- v0 (2026-09-01)
+++ v1 (2026-10-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="469">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
   <si>
     <t>國民中學</t>
   </si>
   <si>
     <t>編號</t>
   </si>
   <si>
     <t>分區</t>
   </si>
   <si>
     <t>鄉鎮</t>
   </si>
   <si>
     <t>單位</t>
   </si>
   <si>
     <t>基本資料</t>
   </si>
   <si>
     <t>聯絡資料</t>
   </si>
   <si>
     <t>主管資料</t>
   </si>
   <si>
@@ -380,63 +380,63 @@
   <si>
     <t>　呂文賢</t>
   </si>
   <si>
     <t>　046.09.01</t>
   </si>
   <si>
     <t>　05-2949169</t>
   </si>
   <si>
     <t>　05-3471283</t>
   </si>
   <si>
     <t>　pijh@mail.cyc.edu.tw</t>
   </si>
   <si>
     <t>　05-2949169#11</t>
   </si>
   <si>
     <t>　嘉義縣布袋鎮光復里六棟寮40號</t>
   </si>
   <si>
     <t>　https://www.ptjh.cyc.edu.tw/</t>
   </si>
   <si>
-    <t>　05-2949169#21</t>
-[...11 lines deleted...]
-    <t>　05-2949169#72</t>
+    <t>　莊苡立</t>
+  </si>
+  <si>
+    <t>　莊銘凱</t>
+  </si>
+  <si>
+    <t>　邱妙蟬</t>
+  </si>
+  <si>
+    <t>　蕭佩怡</t>
+  </si>
+  <si>
+    <t>　李嘉紋</t>
   </si>
   <si>
     <t>　61</t>
   </si>
   <si>
     <t>　20</t>
   </si>
   <si>
     <t>過溝國中</t>
   </si>
   <si>
     <t>　柯志明</t>
   </si>
   <si>
     <t>　58.08.01</t>
   </si>
   <si>
     <t>　107.08.01</t>
   </si>
   <si>
     <t>　05-3451005</t>
   </si>
   <si>
     <t>　05-3452857</t>
   </si>
@@ -1052,50 +1052,65 @@
   <si>
     <t>　057.07.01</t>
   </si>
   <si>
     <t>　109.08.01</t>
   </si>
   <si>
     <t>　05-3733803</t>
   </si>
   <si>
     <t>　05-3734147</t>
   </si>
   <si>
     <t>　drjh@mail.cyc.edu.tw</t>
   </si>
   <si>
     <t>　05-3733803#10</t>
   </si>
   <si>
     <t>　嘉義縣東石鄉永屯村39-2號</t>
   </si>
   <si>
     <t>　https://www.drjh.cyc.edu.tw/</t>
   </si>
   <si>
+    <t>　洪喬婷</t>
+  </si>
+  <si>
+    <t>　林良達</t>
+  </si>
+  <si>
+    <t>　蘇俊益</t>
+  </si>
+  <si>
+    <t>　董旻惠</t>
+  </si>
+  <si>
+    <t>　王淑霞</t>
+  </si>
+  <si>
     <t>水上鄉</t>
   </si>
   <si>
     <t>水上國中</t>
   </si>
   <si>
     <t>　陳幸琪</t>
   </si>
   <si>
     <t>　049.08.01</t>
   </si>
   <si>
     <t>　05-2682024</t>
   </si>
   <si>
     <t>　05-2687040</t>
   </si>
   <si>
     <t>　ssjh@mail.cyc.edu.tw</t>
   </si>
   <si>
     <t>　05-2682024#10</t>
   </si>
   <si>
     <t>　嘉義縣水上鄉水上村進學街45號</t>
@@ -1295,63 +1310,63 @@
   <si>
     <t>　薛汝芳</t>
   </si>
   <si>
     <t>　52.12.31</t>
   </si>
   <si>
     <t>　05-3412025</t>
   </si>
   <si>
     <t>　05-3417172</t>
   </si>
   <si>
     <t>　icjh@mail.cyc.edu.tw</t>
   </si>
   <si>
     <t>　05-3412025#111</t>
   </si>
   <si>
     <t>　嘉義縣義竹鄉岸腳村59之2號</t>
   </si>
   <si>
     <t>　https://www.icjh.cyc.edu.tw</t>
   </si>
   <si>
-    <t>　05-3412025#101</t>
-[...11 lines deleted...]
-    <t>　05-3412025#106</t>
+    <t>　翁桂櫻</t>
+  </si>
+  <si>
+    <t>　李孟秋</t>
+  </si>
+  <si>
+    <t>　張順超</t>
+  </si>
+  <si>
+    <t>　翁鈺涵</t>
+  </si>
+  <si>
+    <t>　吳懷翔</t>
   </si>
   <si>
     <t>　175</t>
   </si>
   <si>
     <t>　55</t>
   </si>
   <si>
     <t>　70</t>
   </si>
   <si>
     <t>番路鄉</t>
   </si>
   <si>
     <t>民和國中</t>
   </si>
   <si>
     <t>　邱獻萱</t>
   </si>
   <si>
     <t>　55.12.12</t>
   </si>
   <si>
     <t>　05-2591109</t>
   </si>
@@ -4190,63 +4205,63 @@
       <c r="F17" s="3" t="s">
         <v>338</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>339</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>340</v>
       </c>
       <c r="I17" s="3" t="s">
         <v>341</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>342</v>
       </c>
       <c r="K17" s="3" t="s">
         <v>343</v>
       </c>
       <c r="L17" s="3" t="s">
         <v>344</v>
       </c>
       <c r="M17" s="3" t="s">
         <v>345</v>
       </c>
       <c r="N17" s="3" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
       <c r="O17" s="3" t="s">
-        <v>340</v>
+        <v>347</v>
       </c>
       <c r="P17" s="3" t="s">
-        <v>340</v>
+        <v>348</v>
       </c>
       <c r="Q17" s="3" t="s">
-        <v>340</v>
+        <v>349</v>
       </c>
       <c r="R17" s="3" t="s">
-        <v>340</v>
+        <v>350</v>
       </c>
       <c r="S17" s="3" t="s">
         <v>67</v>
       </c>
       <c r="T17" s="3" t="s">
         <v>69</v>
       </c>
       <c r="U17" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V17" s="3" t="s">
         <v>69</v>
       </c>
       <c r="W17" s="3" t="s">
         <v>84</v>
       </c>
       <c r="X17" s="3" t="s">
         <v>69</v>
       </c>
       <c r="Y17" s="3" t="s">
         <v>69</v>
       </c>
       <c r="Z17" s="3" t="s">
         <v>69</v>
       </c>
@@ -4318,138 +4333,138 @@
       </c>
       <c r="AW17" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AX17" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AY17" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AZ17" s="3" t="s">
         <v>80</v>
       </c>
       <c r="BA17" s="3" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="18" spans="1:53">
       <c r="A18" s="3">
         <v>10</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>49</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="F18" s="3" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H18" s="3" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
       <c r="I18" s="3" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="J18" s="3" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="K18" s="3" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
       <c r="L18" s="3" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="M18" s="3" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="N18" s="3" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
       <c r="O18" s="3" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="P18" s="3" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="Q18" s="3" t="s">
-        <v>359</v>
+        <v>364</v>
       </c>
       <c r="R18" s="3" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
       <c r="S18" s="3" t="s">
         <v>280</v>
       </c>
       <c r="T18" s="3" t="s">
         <v>68</v>
       </c>
       <c r="U18" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V18" s="3" t="s">
         <v>69</v>
       </c>
       <c r="W18" s="3" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="X18" s="3" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
       <c r="Y18" s="3" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
       <c r="Z18" s="3" t="s">
         <v>69</v>
       </c>
       <c r="AA18" s="3" t="s">
         <v>68</v>
       </c>
       <c r="AB18" s="3" t="s">
         <v>68</v>
       </c>
       <c r="AC18" s="3" t="s">
         <v>104</v>
       </c>
       <c r="AD18" s="3" t="s">
         <v>225</v>
       </c>
       <c r="AE18" s="3" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
       <c r="AF18" s="3" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="AG18" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AH18" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AI18" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AJ18" s="3" t="s">
         <v>109</v>
       </c>
       <c r="AK18" s="3" t="s">
         <v>171</v>
       </c>
       <c r="AL18" s="3" t="s">
         <v>172</v>
       </c>
       <c r="AM18" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AN18" s="3" t="s">
         <v>80</v>
       </c>
@@ -4479,138 +4494,138 @@
       </c>
       <c r="AW18" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AX18" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AY18" s="3" t="s">
         <v>69</v>
       </c>
       <c r="AZ18" s="3" t="s">
         <v>80</v>
       </c>
       <c r="BA18" s="3" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="19" spans="1:53">
       <c r="A19" s="3">
         <v>11</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>111</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="E19" s="3" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F19" s="3" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H19" s="3" t="s">
-        <v>369</v>
+        <v>374</v>
       </c>
       <c r="I19" s="3" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="J19" s="3" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="K19" s="3" t="s">
-        <v>372</v>
+        <v>377</v>
       </c>
       <c r="L19" s="3" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="M19" s="3" t="s">
-        <v>374</v>
+        <v>379</v>
       </c>
       <c r="N19" s="3" t="s">
-        <v>375</v>
+        <v>380</v>
       </c>
       <c r="O19" s="3" t="s">
-        <v>376</v>
+        <v>381</v>
       </c>
       <c r="P19" s="3" t="s">
-        <v>377</v>
+        <v>382</v>
       </c>
       <c r="Q19" s="3" t="s">
-        <v>378</v>
+        <v>383</v>
       </c>
       <c r="R19" s="3" t="s">
-        <v>379</v>
+        <v>384</v>
       </c>
       <c r="S19" s="3" t="s">
         <v>103</v>
       </c>
       <c r="T19" s="3" t="s">
         <v>69</v>
       </c>
       <c r="U19" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V19" s="3" t="s">
         <v>69</v>
       </c>
       <c r="W19" s="3" t="s">
-        <v>380</v>
+        <v>385</v>
       </c>
       <c r="X19" s="3" t="s">
         <v>69</v>
       </c>
       <c r="Y19" s="3" t="s">
         <v>69</v>
       </c>
       <c r="Z19" s="3" t="s">
         <v>69</v>
       </c>
       <c r="AA19" s="3" t="s">
         <v>68</v>
       </c>
       <c r="AB19" s="3" t="s">
         <v>104</v>
       </c>
       <c r="AC19" s="3" t="s">
         <v>104</v>
       </c>
       <c r="AD19" s="3" t="s">
         <v>102</v>
       </c>
       <c r="AE19" s="3" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
       <c r="AF19" s="3" t="s">
-        <v>382</v>
+        <v>387</v>
       </c>
       <c r="AG19" s="3" t="s">
         <v>69</v>
       </c>
       <c r="AH19" s="3" t="s">
         <v>69</v>
       </c>
       <c r="AI19" s="3" t="s">
         <v>69</v>
       </c>
       <c r="AJ19" s="3" t="s">
         <v>69</v>
       </c>
       <c r="AK19" s="3" t="s">
         <v>69</v>
       </c>
       <c r="AL19" s="3" t="s">
         <v>69</v>
       </c>
       <c r="AM19" s="3" t="s">
         <v>69</v>
       </c>
       <c r="AN19" s="3" t="s">
         <v>69</v>
       </c>
@@ -4640,299 +4655,299 @@
       </c>
       <c r="AW19" s="3" t="s">
         <v>69</v>
       </c>
       <c r="AX19" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AY19" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AZ19" s="3" t="s">
         <v>80</v>
       </c>
       <c r="BA19" s="3" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="20" spans="1:53">
       <c r="A20" s="3">
         <v>12</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>283</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>383</v>
+        <v>388</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>384</v>
+        <v>389</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>385</v>
+        <v>390</v>
       </c>
       <c r="F20" s="3" t="s">
-        <v>386</v>
+        <v>391</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>387</v>
+        <v>392</v>
       </c>
       <c r="H20" s="3" t="s">
-        <v>388</v>
+        <v>393</v>
       </c>
       <c r="I20" s="3" t="s">
-        <v>389</v>
+        <v>394</v>
       </c>
       <c r="J20" s="3" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="K20" s="3" t="s">
-        <v>388</v>
+        <v>393</v>
       </c>
       <c r="L20" s="3" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="M20" s="3" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
       <c r="N20" s="3" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="O20" s="3" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="P20" s="3" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
       <c r="Q20" s="3" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="R20" s="3" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="S20" s="3" t="s">
         <v>280</v>
       </c>
       <c r="T20" s="3" t="s">
         <v>69</v>
       </c>
       <c r="U20" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V20" s="3" t="s">
         <v>80</v>
       </c>
       <c r="W20" s="3" t="s">
-        <v>398</v>
+        <v>403</v>
       </c>
       <c r="X20" s="3" t="s">
         <v>69</v>
       </c>
       <c r="Y20" s="3" t="s">
         <v>69</v>
       </c>
       <c r="Z20" s="3" t="s">
         <v>104</v>
       </c>
       <c r="AA20" s="3" t="s">
         <v>68</v>
       </c>
       <c r="AB20" s="3" t="s">
         <v>104</v>
       </c>
       <c r="AC20" s="3" t="s">
         <v>217</v>
       </c>
       <c r="AD20" s="3" t="s">
         <v>72</v>
       </c>
       <c r="AE20" s="3" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
       <c r="AF20" s="3" t="s">
         <v>84</v>
       </c>
       <c r="AG20" s="3" t="s">
         <v>69</v>
       </c>
       <c r="AH20" s="3" t="s">
         <v>69</v>
       </c>
       <c r="AI20" s="3" t="s">
         <v>69</v>
       </c>
       <c r="AJ20" s="3" t="s">
         <v>69</v>
       </c>
       <c r="AK20" s="3" t="s">
         <v>69</v>
       </c>
       <c r="AL20" s="3" t="s">
         <v>69</v>
       </c>
       <c r="AM20" s="3" t="s">
         <v>69</v>
       </c>
       <c r="AN20" s="3" t="s">
         <v>69</v>
       </c>
       <c r="AO20" s="3" t="s">
         <v>69</v>
       </c>
       <c r="AP20" s="3" t="s">
         <v>69</v>
       </c>
       <c r="AQ20" s="3" t="s">
         <v>69</v>
       </c>
       <c r="AR20" s="3" t="s">
         <v>69</v>
       </c>
       <c r="AS20" s="3" t="s">
         <v>77</v>
       </c>
       <c r="AT20" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AU20" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AV20" s="3" t="s">
-        <v>399</v>
+        <v>404</v>
       </c>
       <c r="AW20" s="3" t="s">
         <v>69</v>
       </c>
       <c r="AX20" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AY20" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AZ20" s="3" t="s">
         <v>80</v>
       </c>
       <c r="BA20" s="3" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="21" spans="1:53">
       <c r="A21" s="3">
         <v>20</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>111</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="E21" s="3" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="F21" s="3" t="s">
-        <v>403</v>
+        <v>408</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H21" s="3" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="I21" s="3" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="J21" s="3" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
       <c r="K21" s="3" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="L21" s="3" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="M21" s="3" t="s">
-        <v>409</v>
+        <v>414</v>
       </c>
       <c r="N21" s="3" t="s">
-        <v>410</v>
+        <v>415</v>
       </c>
       <c r="O21" s="3" t="s">
-        <v>411</v>
+        <v>416</v>
       </c>
       <c r="P21" s="3" t="s">
-        <v>412</v>
+        <v>417</v>
       </c>
       <c r="Q21" s="3" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
       <c r="R21" s="3" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="S21" s="3" t="s">
         <v>68</v>
       </c>
       <c r="T21" s="3" t="s">
         <v>69</v>
       </c>
       <c r="U21" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V21" s="3" t="s">
         <v>69</v>
       </c>
       <c r="W21" s="3" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="X21" s="3" t="s">
         <v>69</v>
       </c>
       <c r="Y21" s="3" t="s">
         <v>69</v>
       </c>
       <c r="Z21" s="3" t="s">
         <v>69</v>
       </c>
       <c r="AA21" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AB21" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AC21" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AD21" s="3" t="s">
         <v>100</v>
       </c>
       <c r="AE21" s="3" t="s">
         <v>81</v>
       </c>
       <c r="AF21" s="3" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="AG21" s="3" t="s">
         <v>69</v>
       </c>
       <c r="AH21" s="3" t="s">
         <v>69</v>
       </c>
       <c r="AI21" s="3" t="s">
         <v>69</v>
       </c>
       <c r="AJ21" s="3" t="s">
         <v>69</v>
       </c>
       <c r="AK21" s="3" t="s">
         <v>69</v>
       </c>
       <c r="AL21" s="3" t="s">
         <v>69</v>
       </c>
       <c r="AM21" s="3" t="s">
         <v>69</v>
       </c>
       <c r="AN21" s="3" t="s">
         <v>69</v>
       </c>
@@ -4962,150 +4977,150 @@
       </c>
       <c r="AW21" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AX21" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AY21" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AZ21" s="3" t="s">
         <v>80</v>
       </c>
       <c r="BA21" s="3" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="22" spans="1:53">
       <c r="A22" s="3">
         <v>8</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>111</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="E22" s="3" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="F22" s="3" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>178</v>
       </c>
       <c r="H22" s="3" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="I22" s="3" t="s">
-        <v>422</v>
+        <v>427</v>
       </c>
       <c r="J22" s="3" t="s">
-        <v>423</v>
+        <v>428</v>
       </c>
       <c r="K22" s="3" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
       <c r="L22" s="3" t="s">
-        <v>425</v>
+        <v>430</v>
       </c>
       <c r="M22" s="3" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="N22" s="3" t="s">
-        <v>427</v>
+        <v>432</v>
       </c>
       <c r="O22" s="3" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="P22" s="3" t="s">
-        <v>429</v>
+        <v>434</v>
       </c>
       <c r="Q22" s="3" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="R22" s="3" t="s">
-        <v>431</v>
+        <v>436</v>
       </c>
       <c r="S22" s="3" t="s">
         <v>220</v>
       </c>
       <c r="T22" s="3" t="s">
         <v>68</v>
       </c>
       <c r="U22" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V22" s="3" t="s">
         <v>80</v>
       </c>
       <c r="W22" s="3" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="X22" s="3" t="s">
         <v>198</v>
       </c>
       <c r="Y22" s="3" t="s">
         <v>263</v>
       </c>
       <c r="Z22" s="3" t="s">
         <v>73</v>
       </c>
       <c r="AA22" s="3" t="s">
         <v>68</v>
       </c>
       <c r="AB22" s="3" t="s">
         <v>68</v>
       </c>
       <c r="AC22" s="3" t="s">
         <v>77</v>
       </c>
       <c r="AD22" s="3" t="s">
         <v>197</v>
       </c>
       <c r="AE22" s="3" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
       <c r="AF22" s="3" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="AG22" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AH22" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AI22" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AJ22" s="3" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="AK22" s="3" t="s">
         <v>172</v>
       </c>
       <c r="AL22" s="3" t="s">
         <v>200</v>
       </c>
       <c r="AM22" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AN22" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AO22" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AP22" s="3" t="s">
         <v>172</v>
       </c>
       <c r="AQ22" s="3" t="s">
         <v>200</v>
       </c>
       <c r="AR22" s="3" t="s">
         <v>200</v>
       </c>
@@ -5123,117 +5138,117 @@
       </c>
       <c r="AW22" s="3" t="s">
         <v>69</v>
       </c>
       <c r="AX22" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AY22" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AZ22" s="3" t="s">
         <v>80</v>
       </c>
       <c r="BA22" s="3" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:53">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>111</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
       <c r="E23" s="3" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="F23" s="3" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>178</v>
       </c>
       <c r="H23" s="3" t="s">
-        <v>439</v>
+        <v>444</v>
       </c>
       <c r="I23" s="3" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="J23" s="3" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
       <c r="K23" s="3" t="s">
-        <v>442</v>
+        <v>447</v>
       </c>
       <c r="L23" s="3" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
       <c r="M23" s="3" t="s">
-        <v>444</v>
+        <v>449</v>
       </c>
       <c r="N23" s="3" t="s">
-        <v>445</v>
+        <v>450</v>
       </c>
       <c r="O23" s="3" t="s">
-        <v>446</v>
+        <v>451</v>
       </c>
       <c r="P23" s="3" t="s">
-        <v>447</v>
+        <v>452</v>
       </c>
       <c r="Q23" s="3" t="s">
-        <v>448</v>
+        <v>453</v>
       </c>
       <c r="R23" s="3" t="s">
-        <v>449</v>
+        <v>454</v>
       </c>
       <c r="S23" s="3" t="s">
         <v>67</v>
       </c>
       <c r="T23" s="3" t="s">
         <v>69</v>
       </c>
       <c r="U23" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V23" s="3" t="s">
         <v>69</v>
       </c>
       <c r="W23" s="3" t="s">
         <v>225</v>
       </c>
       <c r="X23" s="3" t="s">
         <v>69</v>
       </c>
       <c r="Y23" s="3" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="Z23" s="3" t="s">
         <v>69</v>
       </c>
       <c r="AA23" s="3" t="s">
         <v>77</v>
       </c>
       <c r="AB23" s="3" t="s">
         <v>77</v>
       </c>
       <c r="AC23" s="3" t="s">
         <v>77</v>
       </c>
       <c r="AD23" s="3" t="s">
         <v>128</v>
       </c>
       <c r="AE23" s="3" t="s">
         <v>82</v>
       </c>
       <c r="AF23" s="3" t="s">
         <v>226</v>
       </c>
       <c r="AG23" s="3" t="s">
         <v>69</v>
       </c>
@@ -5284,117 +5299,117 @@
       </c>
       <c r="AW23" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AX23" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AY23" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AZ23" s="3" t="s">
         <v>80</v>
       </c>
       <c r="BA23" s="3" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:53">
       <c r="A24" s="3">
         <v>19</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>111</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>451</v>
+        <v>456</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
       <c r="E24" s="3" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
       <c r="F24" s="3" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H24" s="3" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
       <c r="I24" s="3" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
       <c r="J24" s="3" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="K24" s="3" t="s">
-        <v>458</v>
+        <v>463</v>
       </c>
       <c r="L24" s="3" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="M24" s="3" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="N24" s="3" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="O24" s="3" t="s">
-        <v>462</v>
+        <v>467</v>
       </c>
       <c r="P24" s="3" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="Q24" s="3" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="R24" s="3" t="s">
-        <v>465</v>
+        <v>470</v>
       </c>
       <c r="S24" s="3" t="s">
         <v>217</v>
       </c>
       <c r="T24" s="3" t="s">
         <v>69</v>
       </c>
       <c r="U24" s="3" t="s">
         <v>68</v>
       </c>
       <c r="V24" s="3" t="s">
         <v>69</v>
       </c>
       <c r="W24" s="3" t="s">
-        <v>466</v>
+        <v>471</v>
       </c>
       <c r="X24" s="3" t="s">
         <v>69</v>
       </c>
       <c r="Y24" s="3" t="s">
-        <v>467</v>
+        <v>472</v>
       </c>
       <c r="Z24" s="3" t="s">
         <v>69</v>
       </c>
       <c r="AA24" s="3" t="s">
         <v>68</v>
       </c>
       <c r="AB24" s="3" t="s">
         <v>68</v>
       </c>
       <c r="AC24" s="3" t="s">
         <v>68</v>
       </c>
       <c r="AD24" s="3" t="s">
         <v>282</v>
       </c>
       <c r="AE24" s="3" t="s">
         <v>72</v>
       </c>
       <c r="AF24" s="3" t="s">
         <v>72</v>
       </c>
       <c r="AG24" s="3" t="s">
         <v>69</v>
       </c>
@@ -5442,51 +5457,51 @@
       </c>
       <c r="AV24" s="3" t="s">
         <v>245</v>
       </c>
       <c r="AW24" s="3" t="s">
         <v>69</v>
       </c>
       <c r="AX24" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AY24" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AZ24" s="3" t="s">
         <v>80</v>
       </c>
       <c r="BA24" s="3" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="25" spans="1:53">
       <c r="A25" s="3"/>
       <c r="B25" s="3"/>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
-        <v>468</v>
+        <v>473</v>
       </c>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
       <c r="L25" s="3"/>
       <c r="M25" s="3"/>
       <c r="N25" s="3"/>
       <c r="O25" s="3"/>
       <c r="P25" s="3"/>
       <c r="Q25" s="3"/>
       <c r="R25" s="3"/>
       <c r="S25" s="3">
         <v>205.0</v>
       </c>
       <c r="T25" s="3">
         <v>39.0</v>
       </c>
       <c r="U25" s="3">
         <v>28.0</v>
       </c>
       <c r="V25" s="3">