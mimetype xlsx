--- v1 (2026-03-09)
+++ v2 (2026-04-24)
@@ -15681,183 +15681,183 @@
       <c r="C77" s="3" t="s">
         <v>263</v>
       </c>
       <c r="D77" s="3" t="s">
         <v>276</v>
       </c>
       <c r="E77" s="3" t="s">
         <v>277</v>
       </c>
       <c r="F77" s="3" t="s">
         <v>278</v>
       </c>
       <c r="G77" s="3">
         <v>6.0</v>
       </c>
       <c r="H77" s="3">
         <v>0.0</v>
       </c>
       <c r="I77" s="3">
         <v>0.0</v>
       </c>
       <c r="J77" s="3">
         <v>0.0</v>
       </c>
       <c r="K77" s="3">
-        <v>38.0</v>
+        <v>39.0</v>
       </c>
       <c r="L77" s="3">
         <v>0.0</v>
       </c>
       <c r="M77" s="3">
         <v>0.0</v>
       </c>
       <c r="N77" s="3">
         <v>0.0</v>
       </c>
       <c r="O77" s="3">
         <v>1.0</v>
       </c>
       <c r="P77" s="3">
         <v>1.0</v>
       </c>
       <c r="Q77" s="3">
         <v>1.0</v>
       </c>
       <c r="R77" s="3">
         <v>1.0</v>
       </c>
       <c r="S77" s="3">
         <v>1.0</v>
       </c>
       <c r="T77" s="3">
         <v>1.0</v>
       </c>
       <c r="U77" s="3">
         <v>9.0</v>
       </c>
       <c r="V77" s="3">
         <v>7.0</v>
       </c>
       <c r="W77" s="3">
         <v>3.0</v>
       </c>
       <c r="X77" s="3">
         <v>4.0</v>
       </c>
       <c r="Y77" s="3">
-        <v>7.0</v>
+        <v>8.0</v>
       </c>
       <c r="Z77" s="3">
         <v>8.0</v>
       </c>
       <c r="AA77" s="3">
         <v>1.0</v>
       </c>
       <c r="AB77" s="3">
         <v>1.0</v>
       </c>
       <c r="AC77" s="3">
         <v>1.0</v>
       </c>
       <c r="AD77" s="3">
         <v>1.0</v>
       </c>
       <c r="AE77" s="3">
         <v>1.0</v>
       </c>
       <c r="AF77" s="3">
         <v>1.0</v>
       </c>
       <c r="AG77" s="3">
         <v>9.0</v>
       </c>
       <c r="AH77" s="3">
         <v>7.0</v>
       </c>
       <c r="AI77" s="3">
         <v>3.0</v>
       </c>
       <c r="AJ77" s="3">
         <v>4.0</v>
       </c>
       <c r="AK77" s="3">
-        <v>7.0</v>
+        <v>8.0</v>
       </c>
       <c r="AL77" s="3">
         <v>8.0</v>
       </c>
       <c r="AM77" s="3">
         <v>1.0</v>
       </c>
       <c r="AN77" s="3">
         <v>1.0</v>
       </c>
       <c r="AO77" s="3">
         <v>1.0</v>
       </c>
       <c r="AP77" s="3">
         <v>1.0</v>
       </c>
       <c r="AQ77" s="3">
         <v>1.0</v>
       </c>
       <c r="AR77" s="3">
         <v>1.0</v>
       </c>
       <c r="AS77" s="3">
         <v>9.0</v>
       </c>
       <c r="AT77" s="3">
         <v>7.0</v>
       </c>
       <c r="AU77" s="3">
         <v>3.0</v>
       </c>
       <c r="AV77" s="3">
         <v>4.0</v>
       </c>
       <c r="AW77" s="3">
-        <v>7.0</v>
+        <v>8.0</v>
       </c>
       <c r="AX77" s="3">
         <v>8.0</v>
       </c>
       <c r="AY77" s="3">
         <v>9.0</v>
       </c>
       <c r="AZ77" s="3">
         <v>7.0</v>
       </c>
       <c r="BA77" s="3">
         <v>3.0</v>
       </c>
       <c r="BB77" s="3">
         <v>4.0</v>
       </c>
       <c r="BC77" s="3">
-        <v>7.0</v>
+        <v>8.0</v>
       </c>
       <c r="BD77" s="3">
         <v>8.0</v>
       </c>
       <c r="BE77" s="3">
         <v>12.0</v>
       </c>
       <c r="BF77" s="3">
         <v>1.0</v>
       </c>
       <c r="BG77" s="3">
         <v>1.0</v>
       </c>
       <c r="BH77" s="3">
         <v>0.0</v>
       </c>
       <c r="BI77" s="3">
         <v>0.0</v>
       </c>
       <c r="BJ77" s="3">
         <v>1.0</v>
       </c>
     </row>
     <row r="78" spans="1:62">
       <c r="A78" s="3">
@@ -18877,180 +18877,180 @@
       <c r="C94" s="3" t="s">
         <v>307</v>
       </c>
       <c r="D94" s="3" t="s">
         <v>329</v>
       </c>
       <c r="E94" s="3" t="s">
         <v>330</v>
       </c>
       <c r="F94" s="3" t="s">
         <v>331</v>
       </c>
       <c r="G94" s="3">
         <v>6.0</v>
       </c>
       <c r="H94" s="3">
         <v>0.0</v>
       </c>
       <c r="I94" s="3">
         <v>0.0</v>
       </c>
       <c r="J94" s="3">
         <v>0.0</v>
       </c>
       <c r="K94" s="3">
-        <v>21.0</v>
+        <v>22.0</v>
       </c>
       <c r="L94" s="3">
         <v>0.0</v>
       </c>
       <c r="M94" s="3">
         <v>0.0</v>
       </c>
       <c r="N94" s="3">
         <v>0.0</v>
       </c>
       <c r="O94" s="3">
         <v>1.0</v>
       </c>
       <c r="P94" s="3">
         <v>1.0</v>
       </c>
       <c r="Q94" s="3">
         <v>1.0</v>
       </c>
       <c r="R94" s="3">
         <v>1.0</v>
       </c>
       <c r="S94" s="3">
         <v>1.0</v>
       </c>
       <c r="T94" s="3">
         <v>1.0</v>
       </c>
       <c r="U94" s="3">
         <v>3.0</v>
       </c>
       <c r="V94" s="3">
         <v>4.0</v>
       </c>
       <c r="W94" s="3">
         <v>1.0</v>
       </c>
       <c r="X94" s="3">
-        <v>2.0</v>
+        <v>3.0</v>
       </c>
       <c r="Y94" s="3">
         <v>9.0</v>
       </c>
       <c r="Z94" s="3">
         <v>2.0</v>
       </c>
       <c r="AA94" s="3">
         <v>1.0</v>
       </c>
       <c r="AB94" s="3">
         <v>1.0</v>
       </c>
       <c r="AC94" s="3">
         <v>1.0</v>
       </c>
       <c r="AD94" s="3">
         <v>1.0</v>
       </c>
       <c r="AE94" s="3">
         <v>1.0</v>
       </c>
       <c r="AF94" s="3">
         <v>1.0</v>
       </c>
       <c r="AG94" s="3">
         <v>3.0</v>
       </c>
       <c r="AH94" s="3">
         <v>4.0</v>
       </c>
       <c r="AI94" s="3">
         <v>1.0</v>
       </c>
       <c r="AJ94" s="3">
-        <v>2.0</v>
+        <v>3.0</v>
       </c>
       <c r="AK94" s="3">
         <v>9.0</v>
       </c>
       <c r="AL94" s="3">
         <v>2.0</v>
       </c>
       <c r="AM94" s="3">
         <v>1.0</v>
       </c>
       <c r="AN94" s="3">
         <v>1.0</v>
       </c>
       <c r="AO94" s="3">
         <v>1.0</v>
       </c>
       <c r="AP94" s="3">
         <v>1.0</v>
       </c>
       <c r="AQ94" s="3">
         <v>1.0</v>
       </c>
       <c r="AR94" s="3">
         <v>1.0</v>
       </c>
       <c r="AS94" s="3">
         <v>3.0</v>
       </c>
       <c r="AT94" s="3">
         <v>4.0</v>
       </c>
       <c r="AU94" s="3">
         <v>1.0</v>
       </c>
       <c r="AV94" s="3">
-        <v>2.0</v>
+        <v>3.0</v>
       </c>
       <c r="AW94" s="3">
         <v>9.0</v>
       </c>
       <c r="AX94" s="3">
         <v>2.0</v>
       </c>
       <c r="AY94" s="3">
         <v>3.0</v>
       </c>
       <c r="AZ94" s="3">
         <v>4.0</v>
       </c>
       <c r="BA94" s="3">
         <v>1.0</v>
       </c>
       <c r="BB94" s="3">
-        <v>2.0</v>
+        <v>3.0</v>
       </c>
       <c r="BC94" s="3">
         <v>9.0</v>
       </c>
       <c r="BD94" s="3">
         <v>2.0</v>
       </c>
       <c r="BE94" s="3">
         <v>10.0</v>
       </c>
       <c r="BF94" s="3">
         <v>1.0</v>
       </c>
       <c r="BG94" s="3">
         <v>1.0</v>
       </c>
       <c r="BH94" s="3">
         <v>0.0</v>
       </c>
       <c r="BI94" s="3">
         <v>0.0</v>
       </c>
       <c r="BJ94" s="3">
         <v>0.0</v>
       </c>
@@ -19817,177 +19817,177 @@
       <c r="C99" s="3" t="s">
         <v>335</v>
       </c>
       <c r="D99" s="3" t="s">
         <v>345</v>
       </c>
       <c r="E99" s="3" t="s">
         <v>346</v>
       </c>
       <c r="F99" s="3" t="s">
         <v>347</v>
       </c>
       <c r="G99" s="3">
         <v>6.0</v>
       </c>
       <c r="H99" s="3">
         <v>0.0</v>
       </c>
       <c r="I99" s="3">
         <v>0.0</v>
       </c>
       <c r="J99" s="3">
         <v>0.0</v>
       </c>
       <c r="K99" s="3">
-        <v>20.0</v>
+        <v>21.0</v>
       </c>
       <c r="L99" s="3">
         <v>0.0</v>
       </c>
       <c r="M99" s="3">
         <v>0.0</v>
       </c>
       <c r="N99" s="3">
         <v>0.0</v>
       </c>
       <c r="O99" s="3">
         <v>1.0</v>
       </c>
       <c r="P99" s="3">
         <v>1.0</v>
       </c>
       <c r="Q99" s="3">
         <v>1.0</v>
       </c>
       <c r="R99" s="3">
         <v>1.0</v>
       </c>
       <c r="S99" s="3">
         <v>1.0</v>
       </c>
       <c r="T99" s="3">
         <v>1.0</v>
       </c>
       <c r="U99" s="3">
         <v>2.0</v>
       </c>
       <c r="V99" s="3">
         <v>2.0</v>
       </c>
       <c r="W99" s="3">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="X99" s="3">
         <v>5.0</v>
       </c>
       <c r="Y99" s="3">
         <v>3.0</v>
       </c>
       <c r="Z99" s="3">
         <v>7.0</v>
       </c>
       <c r="AA99" s="3">
         <v>1.0</v>
       </c>
       <c r="AB99" s="3">
         <v>1.0</v>
       </c>
       <c r="AC99" s="3">
         <v>1.0</v>
       </c>
       <c r="AD99" s="3">
         <v>1.0</v>
       </c>
       <c r="AE99" s="3">
         <v>1.0</v>
       </c>
       <c r="AF99" s="3">
         <v>1.0</v>
       </c>
       <c r="AG99" s="3">
         <v>2.0</v>
       </c>
       <c r="AH99" s="3">
         <v>2.0</v>
       </c>
       <c r="AI99" s="3">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="AJ99" s="3">
         <v>5.0</v>
       </c>
       <c r="AK99" s="3">
         <v>3.0</v>
       </c>
       <c r="AL99" s="3">
         <v>7.0</v>
       </c>
       <c r="AM99" s="3">
         <v>1.0</v>
       </c>
       <c r="AN99" s="3">
         <v>1.0</v>
       </c>
       <c r="AO99" s="3">
         <v>1.0</v>
       </c>
       <c r="AP99" s="3">
         <v>1.0</v>
       </c>
       <c r="AQ99" s="3">
         <v>1.0</v>
       </c>
       <c r="AR99" s="3">
         <v>1.0</v>
       </c>
       <c r="AS99" s="3">
         <v>2.0</v>
       </c>
       <c r="AT99" s="3">
         <v>2.0</v>
       </c>
       <c r="AU99" s="3">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="AV99" s="3">
         <v>5.0</v>
       </c>
       <c r="AW99" s="3">
         <v>3.0</v>
       </c>
       <c r="AX99" s="3">
         <v>7.0</v>
       </c>
       <c r="AY99" s="3">
         <v>2.0</v>
       </c>
       <c r="AZ99" s="3">
         <v>2.0</v>
       </c>
       <c r="BA99" s="3">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="BB99" s="3">
         <v>5.0</v>
       </c>
       <c r="BC99" s="3">
         <v>3.0</v>
       </c>
       <c r="BD99" s="3">
         <v>7.0</v>
       </c>
       <c r="BE99" s="3">
         <v>11.0</v>
       </c>
       <c r="BF99" s="3">
         <v>1.0</v>
       </c>
       <c r="BG99" s="3">
         <v>1.0</v>
       </c>
       <c r="BH99" s="3">
         <v>0.0</v>
       </c>
       <c r="BI99" s="3">
         <v>0.0</v>
       </c>
@@ -23755,183 +23755,183 @@
         <v>1.0</v>
       </c>
     </row>
     <row r="120" spans="1:62">
       <c r="A120" s="3"/>
       <c r="B120" s="3"/>
       <c r="C120" s="3"/>
       <c r="D120" s="3" t="s">
         <v>411</v>
       </c>
       <c r="E120" s="3"/>
       <c r="F120" s="3"/>
       <c r="G120" s="3">
         <v>1137.0</v>
       </c>
       <c r="H120" s="3">
         <v>20.0</v>
       </c>
       <c r="I120" s="3">
         <v>2.0</v>
       </c>
       <c r="J120" s="3">
         <v>10.0</v>
       </c>
       <c r="K120" s="3">
-        <v>15853.0</v>
+        <v>15856.0</v>
       </c>
       <c r="L120" s="3">
         <v>352.0</v>
       </c>
       <c r="M120" s="3">
         <v>36.0</v>
       </c>
       <c r="N120" s="3">
         <v>64.0</v>
       </c>
       <c r="O120" s="3">
         <v>176.0</v>
       </c>
       <c r="P120" s="3">
         <v>186.0</v>
       </c>
       <c r="Q120" s="3">
         <v>201.0</v>
       </c>
       <c r="R120" s="3">
         <v>202.0</v>
       </c>
       <c r="S120" s="3">
         <v>205.0</v>
       </c>
       <c r="T120" s="3">
         <v>193.0</v>
       </c>
       <c r="U120" s="3">
         <v>2427.0</v>
       </c>
       <c r="V120" s="3">
         <v>2504.0</v>
       </c>
       <c r="W120" s="3">
-        <v>2841.0</v>
+        <v>2842.0</v>
       </c>
       <c r="X120" s="3">
-        <v>2937.0</v>
+        <v>2938.0</v>
       </c>
       <c r="Y120" s="3">
-        <v>2916.0</v>
+        <v>2917.0</v>
       </c>
       <c r="Z120" s="3">
         <v>2761.0</v>
       </c>
       <c r="AA120" s="3">
         <v>176.0</v>
       </c>
       <c r="AB120" s="3">
         <v>186.0</v>
       </c>
       <c r="AC120" s="3">
         <v>201.0</v>
       </c>
       <c r="AD120" s="3">
         <v>202.0</v>
       </c>
       <c r="AE120" s="3">
         <v>205.0</v>
       </c>
       <c r="AF120" s="3">
         <v>193.0</v>
       </c>
       <c r="AG120" s="3">
         <v>2427.0</v>
       </c>
       <c r="AH120" s="3">
         <v>2504.0</v>
       </c>
       <c r="AI120" s="3">
-        <v>2841.0</v>
+        <v>2842.0</v>
       </c>
       <c r="AJ120" s="3">
-        <v>2937.0</v>
+        <v>2938.0</v>
       </c>
       <c r="AK120" s="3">
-        <v>2916.0</v>
+        <v>2917.0</v>
       </c>
       <c r="AL120" s="3">
         <v>2761.0</v>
       </c>
       <c r="AM120" s="3">
         <v>176.0</v>
       </c>
       <c r="AN120" s="3">
         <v>186.0</v>
       </c>
       <c r="AO120" s="3">
         <v>201.0</v>
       </c>
       <c r="AP120" s="3">
         <v>202.0</v>
       </c>
       <c r="AQ120" s="3">
         <v>205.0</v>
       </c>
       <c r="AR120" s="3">
         <v>193.0</v>
       </c>
       <c r="AS120" s="3">
         <v>2427.0</v>
       </c>
       <c r="AT120" s="3">
         <v>2504.0</v>
       </c>
       <c r="AU120" s="3">
-        <v>2841.0</v>
+        <v>2842.0</v>
       </c>
       <c r="AV120" s="3">
-        <v>2937.0</v>
+        <v>2938.0</v>
       </c>
       <c r="AW120" s="3">
-        <v>2916.0</v>
+        <v>2917.0</v>
       </c>
       <c r="AX120" s="3">
         <v>2761.0</v>
       </c>
       <c r="AY120" s="3">
         <v>2427.0</v>
       </c>
       <c r="AZ120" s="3">
         <v>2504.0</v>
       </c>
       <c r="BA120" s="3">
-        <v>2841.0</v>
+        <v>2842.0</v>
       </c>
       <c r="BB120" s="3">
-        <v>2937.0</v>
+        <v>2938.0</v>
       </c>
       <c r="BC120" s="3">
-        <v>2916.0</v>
+        <v>2917.0</v>
       </c>
       <c r="BD120" s="3">
         <v>2761.0</v>
       </c>
       <c r="BE120" s="3">
         <v>2396.0</v>
       </c>
       <c r="BF120" s="3">
         <v>111.0</v>
       </c>
       <c r="BG120" s="3">
         <v>124.0</v>
       </c>
       <c r="BH120" s="3">
         <v>38.0</v>
       </c>
       <c r="BI120" s="3">
         <v>31.0</v>
       </c>
       <c r="BJ120" s="3">
         <v>58.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>