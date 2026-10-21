--- v0 (2026-09-05)
+++ v1 (2026-10-21)
@@ -1936,51 +1936,51 @@
       </c>
       <c r="BD3" s="2" t="s">
         <v>34</v>
       </c>
       <c r="BE3" s="2" t="s">
         <v>35</v>
       </c>
       <c r="BF3" s="2" t="s">
         <v>36</v>
       </c>
       <c r="BG3" s="2" t="s">
         <v>37</v>
       </c>
       <c r="BH3" s="2" t="s">
         <v>38</v>
       </c>
       <c r="BI3" s="2" t="s">
         <v>39</v>
       </c>
       <c r="BJ3" s="2" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:62">
       <c r="A4" s="3">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>43</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>44</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>45</v>
       </c>
       <c r="G4" s="3">
         <v>12.0</v>
       </c>
       <c r="H4" s="3">
         <v>0.0</v>
       </c>
       <c r="I4" s="3">
         <v>0.0</v>
       </c>
@@ -2124,51 +2124,51 @@
       </c>
       <c r="BD4" s="3">
         <v>0.0</v>
       </c>
       <c r="BE4" s="3">
         <v>27.0</v>
       </c>
       <c r="BF4" s="3">
         <v>1.0</v>
       </c>
       <c r="BG4" s="3">
         <v>1.0</v>
       </c>
       <c r="BH4" s="3">
         <v>1.0</v>
       </c>
       <c r="BI4" s="3">
         <v>0.0</v>
       </c>
       <c r="BJ4" s="3">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:62">
       <c r="A5" s="3">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>47</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>48</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>49</v>
       </c>
       <c r="G5" s="3">
         <v>6.0</v>
       </c>
       <c r="H5" s="3">
         <v>0.0</v>
       </c>
       <c r="I5" s="3">
         <v>0.0</v>
       </c>
@@ -2312,51 +2312,51 @@
       </c>
       <c r="BD5" s="3">
         <v>0.0</v>
       </c>
       <c r="BE5" s="3">
         <v>11.0</v>
       </c>
       <c r="BF5" s="3">
         <v>0.0</v>
       </c>
       <c r="BG5" s="3">
         <v>1.0</v>
       </c>
       <c r="BH5" s="3">
         <v>0.0</v>
       </c>
       <c r="BI5" s="3">
         <v>0.0</v>
       </c>
       <c r="BJ5" s="3">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:62">
       <c r="A6" s="3">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>50</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>51</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>52</v>
       </c>
       <c r="G6" s="3">
         <v>6.0</v>
       </c>
       <c r="H6" s="3">
         <v>0.0</v>
       </c>
       <c r="I6" s="3">
         <v>0.0</v>
       </c>
@@ -2500,51 +2500,51 @@
       </c>
       <c r="BD6" s="3">
         <v>0.0</v>
       </c>
       <c r="BE6" s="3">
         <v>12.0</v>
       </c>
       <c r="BF6" s="3">
         <v>1.0</v>
       </c>
       <c r="BG6" s="3">
         <v>1.0</v>
       </c>
       <c r="BH6" s="3">
         <v>0.0</v>
       </c>
       <c r="BI6" s="3">
         <v>0.0</v>
       </c>
       <c r="BJ6" s="3">
         <v>0.0</v>
       </c>
     </row>
     <row r="7" spans="1:62">
       <c r="A7" s="3">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>53</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>54</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>55</v>
       </c>
       <c r="G7" s="3">
         <v>6.0</v>
       </c>
       <c r="H7" s="3">
         <v>0.0</v>
       </c>
       <c r="I7" s="3">
         <v>0.0</v>
       </c>
@@ -2688,51 +2688,51 @@
       </c>
       <c r="BD7" s="3">
         <v>0.0</v>
       </c>
       <c r="BE7" s="3">
         <v>11.0</v>
       </c>
       <c r="BF7" s="3">
         <v>1.0</v>
       </c>
       <c r="BG7" s="3">
         <v>1.0</v>
       </c>
       <c r="BH7" s="3">
         <v>0.0</v>
       </c>
       <c r="BI7" s="3">
         <v>0.0</v>
       </c>
       <c r="BJ7" s="3">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:62">
       <c r="A8" s="3">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>56</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>57</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>58</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>59</v>
       </c>
       <c r="G8" s="3">
         <v>6.0</v>
       </c>
       <c r="H8" s="3">
         <v>0.0</v>
       </c>
       <c r="I8" s="3">
         <v>0.0</v>
       </c>
@@ -2856,71 +2856,71 @@
       <c r="AW8" s="3">
         <v>0.0</v>
       </c>
       <c r="AX8" s="3">
         <v>0.0</v>
       </c>
       <c r="AY8" s="3">
         <v>0.0</v>
       </c>
       <c r="AZ8" s="3">
         <v>0.0</v>
       </c>
       <c r="BA8" s="3">
         <v>0.0</v>
       </c>
       <c r="BB8" s="3">
         <v>0.0</v>
       </c>
       <c r="BC8" s="3">
         <v>0.0</v>
       </c>
       <c r="BD8" s="3">
         <v>0.0</v>
       </c>
       <c r="BE8" s="3">
-        <v>12.0</v>
+        <v>11.0</v>
       </c>
       <c r="BF8" s="3">
         <v>1.0</v>
       </c>
       <c r="BG8" s="3">
         <v>1.0</v>
       </c>
       <c r="BH8" s="3">
         <v>0.0</v>
       </c>
       <c r="BI8" s="3">
         <v>0.0</v>
       </c>
       <c r="BJ8" s="3">
         <v>1.0</v>
       </c>
     </row>
     <row r="9" spans="1:62">
       <c r="A9" s="3">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>60</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>61</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>62</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>63</v>
       </c>
       <c r="G9" s="3">
         <v>12.0</v>
       </c>
       <c r="H9" s="3">
         <v>0.0</v>
       </c>
       <c r="I9" s="3">
         <v>0.0</v>
       </c>
@@ -3064,51 +3064,51 @@
       </c>
       <c r="BD9" s="3">
         <v>0.0</v>
       </c>
       <c r="BE9" s="3">
         <v>22.0</v>
       </c>
       <c r="BF9" s="3">
         <v>1.0</v>
       </c>
       <c r="BG9" s="3">
         <v>1.0</v>
       </c>
       <c r="BH9" s="3">
         <v>1.0</v>
       </c>
       <c r="BI9" s="3">
         <v>1.0</v>
       </c>
       <c r="BJ9" s="3">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:62">
       <c r="A10" s="3">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>64</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>65</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>66</v>
       </c>
       <c r="G10" s="3">
         <v>6.0</v>
       </c>
       <c r="H10" s="3">
         <v>0.0</v>
       </c>
       <c r="I10" s="3">
         <v>0.0</v>
       </c>
@@ -3252,51 +3252,51 @@
       </c>
       <c r="BD10" s="3">
         <v>0.0</v>
       </c>
       <c r="BE10" s="3">
         <v>11.0</v>
       </c>
       <c r="BF10" s="3">
         <v>1.0</v>
       </c>
       <c r="BG10" s="3">
         <v>1.0</v>
       </c>
       <c r="BH10" s="3">
         <v>0.0</v>
       </c>
       <c r="BI10" s="3">
         <v>0.0</v>
       </c>
       <c r="BJ10" s="3">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:62">
       <c r="A11" s="3">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>56</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>67</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>68</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>69</v>
       </c>
       <c r="G11" s="3">
         <v>9.0</v>
       </c>
       <c r="H11" s="3">
         <v>0.0</v>
       </c>
       <c r="I11" s="3">
         <v>0.0</v>
       </c>
@@ -3440,51 +3440,51 @@
       </c>
       <c r="BD11" s="3">
         <v>0.0</v>
       </c>
       <c r="BE11" s="3">
         <v>20.0</v>
       </c>
       <c r="BF11" s="3">
         <v>1.0</v>
       </c>
       <c r="BG11" s="3">
         <v>2.0</v>
       </c>
       <c r="BH11" s="3">
         <v>0.0</v>
       </c>
       <c r="BI11" s="3">
         <v>0.0</v>
       </c>
       <c r="BJ11" s="3">
         <v>1.0</v>
       </c>
     </row>
     <row r="12" spans="1:62">
       <c r="A12" s="3">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>70</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>71</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>72</v>
       </c>
       <c r="G12" s="3">
         <v>11.0</v>
       </c>
       <c r="H12" s="3">
         <v>0.0</v>
       </c>
       <c r="I12" s="3">
         <v>0.0</v>
       </c>
@@ -3628,51 +3628,51 @@
       </c>
       <c r="BD12" s="3">
         <v>0.0</v>
       </c>
       <c r="BE12" s="3">
         <v>20.0</v>
       </c>
       <c r="BF12" s="3">
         <v>1.0</v>
       </c>
       <c r="BG12" s="3">
         <v>1.0</v>
       </c>
       <c r="BH12" s="3">
         <v>1.0</v>
       </c>
       <c r="BI12" s="3">
         <v>1.0</v>
       </c>
       <c r="BJ12" s="3">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:62">
       <c r="A13" s="3">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>73</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>74</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>75</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>76</v>
       </c>
       <c r="G13" s="3">
         <v>18.0</v>
       </c>
       <c r="H13" s="3">
         <v>4.0</v>
       </c>
       <c r="I13" s="3">
         <v>0.0</v>
       </c>
@@ -3816,51 +3816,51 @@
       </c>
       <c r="BD13" s="3">
         <v>0.0</v>
       </c>
       <c r="BE13" s="3">
         <v>41.0</v>
       </c>
       <c r="BF13" s="3">
         <v>1.0</v>
       </c>
       <c r="BG13" s="3">
         <v>1.0</v>
       </c>
       <c r="BH13" s="3">
         <v>1.0</v>
       </c>
       <c r="BI13" s="3">
         <v>1.0</v>
       </c>
       <c r="BJ13" s="3">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:62">
       <c r="A14" s="3">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>60</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>73</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>77</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>78</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>79</v>
       </c>
       <c r="G14" s="3">
         <v>6.0</v>
       </c>
       <c r="H14" s="3">
         <v>0.0</v>
       </c>
       <c r="I14" s="3">
         <v>0.0</v>
       </c>
@@ -4004,51 +4004,51 @@
       </c>
       <c r="BD14" s="3">
         <v>0.0</v>
       </c>
       <c r="BE14" s="3">
         <v>11.0</v>
       </c>
       <c r="BF14" s="3">
         <v>1.0</v>
       </c>
       <c r="BG14" s="3">
         <v>1.0</v>
       </c>
       <c r="BH14" s="3">
         <v>0.0</v>
       </c>
       <c r="BI14" s="3">
         <v>0.0</v>
       </c>
       <c r="BJ14" s="3">
         <v>1.0</v>
       </c>
     </row>
     <row r="15" spans="1:62">
       <c r="A15" s="3">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>73</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>80</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>81</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>82</v>
       </c>
       <c r="G15" s="3">
         <v>6.0</v>
       </c>
       <c r="H15" s="3">
         <v>0.0</v>
       </c>
       <c r="I15" s="3">
         <v>0.0</v>
       </c>
@@ -4192,51 +4192,51 @@
       </c>
       <c r="BD15" s="3">
         <v>0.0</v>
       </c>
       <c r="BE15" s="3">
         <v>13.0</v>
       </c>
       <c r="BF15" s="3">
         <v>1.0</v>
       </c>
       <c r="BG15" s="3">
         <v>1.0</v>
       </c>
       <c r="BH15" s="3">
         <v>0.0</v>
       </c>
       <c r="BI15" s="3">
         <v>1.0</v>
       </c>
       <c r="BJ15" s="3">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:62">
       <c r="A16" s="3">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>73</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>83</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>84</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>85</v>
       </c>
       <c r="G16" s="3">
         <v>8.0</v>
       </c>
       <c r="H16" s="3">
         <v>0.0</v>
       </c>
       <c r="I16" s="3">
         <v>0.0</v>
       </c>
@@ -4380,51 +4380,51 @@
       </c>
       <c r="BD16" s="3">
         <v>0.0</v>
       </c>
       <c r="BE16" s="3">
         <v>18.0</v>
       </c>
       <c r="BF16" s="3">
         <v>1.0</v>
       </c>
       <c r="BG16" s="3">
         <v>1.0</v>
       </c>
       <c r="BH16" s="3">
         <v>0.0</v>
       </c>
       <c r="BI16" s="3">
         <v>0.0</v>
       </c>
       <c r="BJ16" s="3">
         <v>1.0</v>
       </c>
     </row>
     <row r="17" spans="1:62">
       <c r="A17" s="3">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>73</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>86</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>87</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>88</v>
       </c>
       <c r="G17" s="3">
         <v>6.0</v>
       </c>
       <c r="H17" s="3">
         <v>0.0</v>
       </c>
       <c r="I17" s="3">
         <v>0.0</v>
       </c>
@@ -4568,51 +4568,51 @@
       </c>
       <c r="BD17" s="3">
         <v>0.0</v>
       </c>
       <c r="BE17" s="3">
         <v>12.0</v>
       </c>
       <c r="BF17" s="3">
         <v>1.0</v>
       </c>
       <c r="BG17" s="3">
         <v>1.0</v>
       </c>
       <c r="BH17" s="3">
         <v>0.0</v>
       </c>
       <c r="BI17" s="3">
         <v>0.0</v>
       </c>
       <c r="BJ17" s="3">
         <v>1.0</v>
       </c>
     </row>
     <row r="18" spans="1:62">
       <c r="A18" s="3">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>60</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>73</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>89</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>90</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>91</v>
       </c>
       <c r="G18" s="3">
         <v>6.0</v>
       </c>
       <c r="H18" s="3">
         <v>0.0</v>
       </c>
       <c r="I18" s="3">
         <v>0.0</v>
       </c>
@@ -4756,51 +4756,51 @@
       </c>
       <c r="BD18" s="3">
         <v>0.0</v>
       </c>
       <c r="BE18" s="3">
         <v>11.0</v>
       </c>
       <c r="BF18" s="3">
         <v>1.0</v>
       </c>
       <c r="BG18" s="3">
         <v>1.0</v>
       </c>
       <c r="BH18" s="3">
         <v>0.0</v>
       </c>
       <c r="BI18" s="3">
         <v>0.0</v>
       </c>
       <c r="BJ18" s="3">
         <v>0.0</v>
       </c>
     </row>
     <row r="19" spans="1:62">
       <c r="A19" s="3">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>73</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>92</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>93</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>94</v>
       </c>
       <c r="G19" s="3">
         <v>5.0</v>
       </c>
       <c r="H19" s="3">
         <v>0.0</v>
       </c>
       <c r="I19" s="3">
         <v>0.0</v>
       </c>
@@ -4944,51 +4944,51 @@
       </c>
       <c r="BD19" s="3">
         <v>0.0</v>
       </c>
       <c r="BE19" s="3">
         <v>10.0</v>
       </c>
       <c r="BF19" s="3">
         <v>1.0</v>
       </c>
       <c r="BG19" s="3">
         <v>1.0</v>
       </c>
       <c r="BH19" s="3">
         <v>0.0</v>
       </c>
       <c r="BI19" s="3">
         <v>0.0</v>
       </c>
       <c r="BJ19" s="3">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:62">
       <c r="A20" s="3">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>73</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>95</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>96</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>97</v>
       </c>
       <c r="G20" s="3">
         <v>6.0</v>
       </c>
       <c r="H20" s="3">
         <v>0.0</v>
       </c>
       <c r="I20" s="3">
         <v>0.0</v>
       </c>
@@ -5132,51 +5132,51 @@
       </c>
       <c r="BD20" s="3">
         <v>0.0</v>
       </c>
       <c r="BE20" s="3">
         <v>11.0</v>
       </c>
       <c r="BF20" s="3">
         <v>1.0</v>
       </c>
       <c r="BG20" s="3">
         <v>1.0</v>
       </c>
       <c r="BH20" s="3">
         <v>0.0</v>
       </c>
       <c r="BI20" s="3">
         <v>0.0</v>
       </c>
       <c r="BJ20" s="3">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:62">
       <c r="A21" s="3">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>73</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>98</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>99</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>100</v>
       </c>
       <c r="G21" s="3">
         <v>5.0</v>
       </c>
       <c r="H21" s="3">
         <v>0.0</v>
       </c>
       <c r="I21" s="3">
         <v>0.0</v>
       </c>
@@ -5320,51 +5320,51 @@
       </c>
       <c r="BD21" s="3">
         <v>0.0</v>
       </c>
       <c r="BE21" s="3">
         <v>11.0</v>
       </c>
       <c r="BF21" s="3">
         <v>1.0</v>
       </c>
       <c r="BG21" s="3">
         <v>1.0</v>
       </c>
       <c r="BH21" s="3">
         <v>0.0</v>
       </c>
       <c r="BI21" s="3">
         <v>0.0</v>
       </c>
       <c r="BJ21" s="3">
         <v>0.0</v>
       </c>
     </row>
     <row r="22" spans="1:62">
       <c r="A22" s="3">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>60</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>73</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>101</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>102</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>103</v>
       </c>
       <c r="G22" s="3">
         <v>6.0</v>
       </c>
       <c r="H22" s="3">
         <v>0.0</v>
       </c>
       <c r="I22" s="3">
         <v>0.0</v>
       </c>
@@ -5508,51 +5508,51 @@
       </c>
       <c r="BD22" s="3">
         <v>0.0</v>
       </c>
       <c r="BE22" s="3">
         <v>11.0</v>
       </c>
       <c r="BF22" s="3">
         <v>1.0</v>
       </c>
       <c r="BG22" s="3">
         <v>1.0</v>
       </c>
       <c r="BH22" s="3">
         <v>0.0</v>
       </c>
       <c r="BI22" s="3">
         <v>0.0</v>
       </c>
       <c r="BJ22" s="3">
         <v>1.0</v>
       </c>
     </row>
     <row r="23" spans="1:62">
       <c r="A23" s="3">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>60</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>73</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>104</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>105</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>106</v>
       </c>
       <c r="G23" s="3">
         <v>5.0</v>
       </c>
       <c r="H23" s="3">
         <v>0.0</v>
       </c>
       <c r="I23" s="3">
         <v>0.0</v>
       </c>
@@ -5696,51 +5696,51 @@
       </c>
       <c r="BD23" s="3">
         <v>0.0</v>
       </c>
       <c r="BE23" s="3">
         <v>10.0</v>
       </c>
       <c r="BF23" s="3">
         <v>0.0</v>
       </c>
       <c r="BG23" s="3">
         <v>0.0</v>
       </c>
       <c r="BH23" s="3">
         <v>0.0</v>
       </c>
       <c r="BI23" s="3">
         <v>0.0</v>
       </c>
       <c r="BJ23" s="3">
         <v>1.0</v>
       </c>
     </row>
     <row r="24" spans="1:62">
       <c r="A24" s="3">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>60</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>107</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>108</v>
       </c>
       <c r="E24" s="3" t="s">
         <v>109</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>110</v>
       </c>
       <c r="G24" s="3">
         <v>14.0</v>
       </c>
       <c r="H24" s="3">
         <v>0.0</v>
       </c>
       <c r="I24" s="3">
         <v>0.0</v>
       </c>
@@ -5884,51 +5884,51 @@
       </c>
       <c r="BD24" s="3">
         <v>0.0</v>
       </c>
       <c r="BE24" s="3">
         <v>32.0</v>
       </c>
       <c r="BF24" s="3">
         <v>1.0</v>
       </c>
       <c r="BG24" s="3">
         <v>2.0</v>
       </c>
       <c r="BH24" s="3">
         <v>1.0</v>
       </c>
       <c r="BI24" s="3">
         <v>0.0</v>
       </c>
       <c r="BJ24" s="3">
         <v>3.0</v>
       </c>
     </row>
     <row r="25" spans="1:62">
       <c r="A25" s="3">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>60</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>107</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>111</v>
       </c>
       <c r="E25" s="3" t="s">
         <v>112</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>113</v>
       </c>
       <c r="G25" s="3">
         <v>6.0</v>
       </c>
       <c r="H25" s="3">
         <v>0.0</v>
       </c>
       <c r="I25" s="3">
         <v>0.0</v>
       </c>
@@ -6072,51 +6072,51 @@
       </c>
       <c r="BD25" s="3">
         <v>0.0</v>
       </c>
       <c r="BE25" s="3">
         <v>12.0</v>
       </c>
       <c r="BF25" s="3">
         <v>1.0</v>
       </c>
       <c r="BG25" s="3">
         <v>1.0</v>
       </c>
       <c r="BH25" s="3">
         <v>0.0</v>
       </c>
       <c r="BI25" s="3">
         <v>0.0</v>
       </c>
       <c r="BJ25" s="3">
         <v>1.0</v>
       </c>
     </row>
     <row r="26" spans="1:62">
       <c r="A26" s="3">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>60</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>107</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>114</v>
       </c>
       <c r="E26" s="3" t="s">
         <v>115</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>116</v>
       </c>
       <c r="G26" s="3">
         <v>5.0</v>
       </c>
       <c r="H26" s="3">
         <v>0.0</v>
       </c>
       <c r="I26" s="3">
         <v>0.0</v>
       </c>
@@ -11178,90 +11178,90 @@
       <c r="C53" s="3" t="s">
         <v>178</v>
       </c>
       <c r="D53" s="3" t="s">
         <v>200</v>
       </c>
       <c r="E53" s="3" t="s">
         <v>201</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>202</v>
       </c>
       <c r="G53" s="3">
         <v>6.0</v>
       </c>
       <c r="H53" s="3">
         <v>0.0</v>
       </c>
       <c r="I53" s="3">
         <v>0.0</v>
       </c>
       <c r="J53" s="3">
         <v>0.0</v>
       </c>
       <c r="K53" s="3">
-        <v>37.0</v>
+        <v>41.0</v>
       </c>
       <c r="L53" s="3">
         <v>0.0</v>
       </c>
       <c r="M53" s="3">
         <v>0.0</v>
       </c>
       <c r="N53" s="3">
         <v>0.0</v>
       </c>
       <c r="O53" s="3">
         <v>1.0</v>
       </c>
       <c r="P53" s="3">
         <v>1.0</v>
       </c>
       <c r="Q53" s="3">
         <v>1.0</v>
       </c>
       <c r="R53" s="3">
         <v>1.0</v>
       </c>
       <c r="S53" s="3">
         <v>1.0</v>
       </c>
       <c r="T53" s="3">
         <v>1.0</v>
       </c>
       <c r="U53" s="3">
-        <v>3.0</v>
+        <v>4.0</v>
       </c>
       <c r="V53" s="3">
         <v>8.0</v>
       </c>
       <c r="W53" s="3">
         <v>5.0</v>
       </c>
       <c r="X53" s="3">
-        <v>8.0</v>
+        <v>10.0</v>
       </c>
       <c r="Y53" s="3">
         <v>8.0</v>
       </c>
       <c r="Z53" s="3">
         <v>6.0</v>
       </c>
       <c r="AA53" s="3">
         <v>0.0</v>
       </c>
       <c r="AB53" s="3">
         <v>0.0</v>
       </c>
       <c r="AC53" s="3">
         <v>0.0</v>
       </c>
       <c r="AD53" s="3">
         <v>0.0</v>
       </c>
       <c r="AE53" s="3">
         <v>0.0</v>
       </c>
       <c r="AF53" s="3">
         <v>0.0</v>
       </c>
@@ -15690,93 +15690,93 @@
       <c r="C77" s="3" t="s">
         <v>263</v>
       </c>
       <c r="D77" s="3" t="s">
         <v>276</v>
       </c>
       <c r="E77" s="3" t="s">
         <v>277</v>
       </c>
       <c r="F77" s="3" t="s">
         <v>278</v>
       </c>
       <c r="G77" s="3">
         <v>6.0</v>
       </c>
       <c r="H77" s="3">
         <v>0.0</v>
       </c>
       <c r="I77" s="3">
         <v>0.0</v>
       </c>
       <c r="J77" s="3">
         <v>0.0</v>
       </c>
       <c r="K77" s="3">
-        <v>36.0</v>
+        <v>37.0</v>
       </c>
       <c r="L77" s="3">
         <v>0.0</v>
       </c>
       <c r="M77" s="3">
         <v>0.0</v>
       </c>
       <c r="N77" s="3">
         <v>0.0</v>
       </c>
       <c r="O77" s="3">
         <v>1.0</v>
       </c>
       <c r="P77" s="3">
         <v>1.0</v>
       </c>
       <c r="Q77" s="3">
         <v>1.0</v>
       </c>
       <c r="R77" s="3">
         <v>1.0</v>
       </c>
       <c r="S77" s="3">
         <v>1.0</v>
       </c>
       <c r="T77" s="3">
         <v>1.0</v>
       </c>
       <c r="U77" s="3">
         <v>3.0</v>
       </c>
       <c r="V77" s="3">
         <v>9.0</v>
       </c>
       <c r="W77" s="3">
         <v>8.0</v>
       </c>
       <c r="X77" s="3">
         <v>3.0</v>
       </c>
       <c r="Y77" s="3">
-        <v>5.0</v>
+        <v>6.0</v>
       </c>
       <c r="Z77" s="3">
         <v>8.0</v>
       </c>
       <c r="AA77" s="3">
         <v>0.0</v>
       </c>
       <c r="AB77" s="3">
         <v>0.0</v>
       </c>
       <c r="AC77" s="3">
         <v>0.0</v>
       </c>
       <c r="AD77" s="3">
         <v>0.0</v>
       </c>
       <c r="AE77" s="3">
         <v>0.0</v>
       </c>
       <c r="AF77" s="3">
         <v>0.0</v>
       </c>
       <c r="AG77" s="3">
         <v>0.0</v>
       </c>
@@ -23368,51 +23368,51 @@
       </c>
       <c r="BD117" s="3">
         <v>0.0</v>
       </c>
       <c r="BE117" s="3">
         <v>12.0</v>
       </c>
       <c r="BF117" s="3">
         <v>1.0</v>
       </c>
       <c r="BG117" s="3">
         <v>1.0</v>
       </c>
       <c r="BH117" s="3">
         <v>0.0</v>
       </c>
       <c r="BI117" s="3">
         <v>0.0</v>
       </c>
       <c r="BJ117" s="3">
         <v>0.0</v>
       </c>
     </row>
     <row r="118" spans="1:62">
       <c r="A118" s="3">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B118" s="3" t="s">
         <v>60</v>
       </c>
       <c r="C118" s="3" t="s">
         <v>395</v>
       </c>
       <c r="D118" s="3" t="s">
         <v>405</v>
       </c>
       <c r="E118" s="3" t="s">
         <v>406</v>
       </c>
       <c r="F118" s="3" t="s">
         <v>407</v>
       </c>
       <c r="G118" s="3">
         <v>6.0</v>
       </c>
       <c r="H118" s="3">
         <v>0.0</v>
       </c>
       <c r="I118" s="3">
         <v>0.0</v>
       </c>
@@ -23556,51 +23556,51 @@
       </c>
       <c r="BD118" s="3">
         <v>0.0</v>
       </c>
       <c r="BE118" s="3">
         <v>13.0</v>
       </c>
       <c r="BF118" s="3">
         <v>1.0</v>
       </c>
       <c r="BG118" s="3">
         <v>1.0</v>
       </c>
       <c r="BH118" s="3">
         <v>1.0</v>
       </c>
       <c r="BI118" s="3">
         <v>0.0</v>
       </c>
       <c r="BJ118" s="3">
         <v>0.0</v>
       </c>
     </row>
     <row r="119" spans="1:62">
       <c r="A119" s="3">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B119" s="3" t="s">
         <v>142</v>
       </c>
       <c r="C119" s="3" t="s">
         <v>395</v>
       </c>
       <c r="D119" s="3" t="s">
         <v>408</v>
       </c>
       <c r="E119" s="3" t="s">
         <v>409</v>
       </c>
       <c r="F119" s="3" t="s">
         <v>410</v>
       </c>
       <c r="G119" s="3">
         <v>15.0</v>
       </c>
       <c r="H119" s="3">
         <v>0.0</v>
       </c>
       <c r="I119" s="3">
         <v>0.0</v>
       </c>
@@ -23744,51 +23744,51 @@
       </c>
       <c r="BD119" s="3">
         <v>0.0</v>
       </c>
       <c r="BE119" s="3">
         <v>33.0</v>
       </c>
       <c r="BF119" s="3">
         <v>1.0</v>
       </c>
       <c r="BG119" s="3">
         <v>1.0</v>
       </c>
       <c r="BH119" s="3">
         <v>1.0</v>
       </c>
       <c r="BI119" s="3">
         <v>1.0</v>
       </c>
       <c r="BJ119" s="3">
         <v>1.0</v>
       </c>
     </row>
     <row r="120" spans="1:62">
       <c r="A120" s="3">
-        <v>118</v>
+        <v>84</v>
       </c>
       <c r="B120" s="3" t="s">
         <v>60</v>
       </c>
       <c r="C120" s="3" t="s">
         <v>395</v>
       </c>
       <c r="D120" s="3" t="s">
         <v>411</v>
       </c>
       <c r="E120" s="3" t="s">
         <v>412</v>
       </c>
       <c r="F120" s="3" t="s">
         <v>413</v>
       </c>
       <c r="G120" s="3">
         <v>6.0</v>
       </c>
       <c r="H120" s="3">
         <v>0.0</v>
       </c>
       <c r="I120" s="3">
         <v>0.0</v>
       </c>