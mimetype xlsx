--- v2 (2026-01-18)
+++ v3 (2026-04-19)
@@ -2596,54 +2596,54 @@
       <c r="I45" s="3">
         <v>3.0</v>
       </c>
       <c r="J45" s="3">
         <v>3.0</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="3">
         <v>28</v>
       </c>
       <c r="B46" s="3"/>
       <c r="C46" s="3" t="s">
         <v>144</v>
       </c>
       <c r="D46" s="3" t="s">
         <v>148</v>
       </c>
       <c r="E46" s="3" t="s">
         <v>149</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>150</v>
       </c>
       <c r="G46" s="3">
-        <v>30.0</v>
+        <v>24.0</v>
       </c>
       <c r="H46" s="3">
-        <v>13.0</v>
+        <v>18.0</v>
       </c>
       <c r="I46" s="3">
         <v>2.0</v>
       </c>
       <c r="J46" s="3">
         <v>1.0</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="3">
         <v>29</v>
       </c>
       <c r="B47" s="3"/>
       <c r="C47" s="3" t="s">
         <v>144</v>
       </c>
       <c r="D47" s="3" t="s">
         <v>151</v>
       </c>
       <c r="E47" s="3" t="s">
         <v>152</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>153</v>
       </c>
@@ -3848,54 +3848,54 @@
         <v>281</v>
       </c>
       <c r="G87" s="3">
         <v>30.0</v>
       </c>
       <c r="H87" s="3">
         <v>6.0</v>
       </c>
       <c r="I87" s="3">
         <v>1.0</v>
       </c>
       <c r="J87" s="3">
         <v>1.0</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" s="3"/>
       <c r="B88" s="3"/>
       <c r="C88" s="3"/>
       <c r="D88" s="3" t="s">
         <v>282</v>
       </c>
       <c r="E88" s="3"/>
       <c r="F88" s="3"/>
       <c r="G88" s="3">
-        <v>3839.0</v>
+        <v>3833.0</v>
       </c>
       <c r="H88" s="3">
-        <v>2091.0</v>
+        <v>2096.0</v>
       </c>
       <c r="I88" s="3">
         <v>189.0</v>
       </c>
       <c r="J88" s="3">
         <v>166.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E2"/>
     <mergeCell ref="G2:G2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>