--- v3 (2026-04-19)
+++ v4 (2026-06-03)
@@ -3847,72 +3847,64 @@
       <c r="F87" s="3" t="s">
         <v>281</v>
       </c>
       <c r="G87" s="3">
         <v>30.0</v>
       </c>
       <c r="H87" s="3">
         <v>6.0</v>
       </c>
       <c r="I87" s="3">
         <v>1.0</v>
       </c>
       <c r="J87" s="3">
         <v>1.0</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" s="3"/>
       <c r="B88" s="3"/>
       <c r="C88" s="3"/>
       <c r="D88" s="3" t="s">
         <v>282</v>
       </c>
       <c r="E88" s="3"/>
       <c r="F88" s="3"/>
-      <c r="G88" s="3">
-[...10 lines deleted...]
-      </c>
+      <c r="G88" s="3"/>
+      <c r="H88" s="3"/>
+      <c r="I88" s="3"/>
+      <c r="J88" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
-    <mergeCell ref="E2:E2"/>
-    <mergeCell ref="G2:G2"/>
+    <mergeCell ref="E2:F2"/>
+    <mergeCell ref="G2:J2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>