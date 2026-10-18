--- v0 (2026-08-26)
+++ v1 (2026-10-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="283">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="284">
   <si>
     <t>國小附幼</t>
   </si>
   <si>
     <t>編號</t>
   </si>
   <si>
     <t>分區</t>
   </si>
   <si>
     <t>鄉鎮</t>
   </si>
   <si>
     <t>單位</t>
   </si>
   <si>
     <t>聯絡資料</t>
   </si>
   <si>
     <t>人數資料</t>
   </si>
   <si>
     <t>幼兒園電話</t>
   </si>
   <si>
@@ -702,50 +702,53 @@
     <t>嘉義縣竹崎鄉光華村4鄰柑仔宅10號</t>
   </si>
   <si>
     <t>嘉義縣竹崎鄉圓崇國民小學附設幼兒園</t>
   </si>
   <si>
     <t>05-2790508#217</t>
   </si>
   <si>
     <t>[604]嘉義縣竹崎鄉灣橋村林森路761巷29號</t>
   </si>
   <si>
     <t>梅山鄉</t>
   </si>
   <si>
     <t>嘉義縣梅山鄉梅山國民小學附設幼兒園</t>
   </si>
   <si>
     <t>05-2620220</t>
   </si>
   <si>
     <t>嘉義縣梅山鄉中山路28之1號</t>
   </si>
   <si>
     <t>嘉義縣梅山鄉太平國民小學附設幼兒園</t>
+  </si>
+  <si>
+    <t>05-2571042</t>
   </si>
   <si>
     <t>嘉義縣梅山鄉太平村6鄰大坪4號</t>
   </si>
   <si>
     <t>嘉義縣梅山鄉太興國民小學附設幼兒園</t>
   </si>
   <si>
     <t>05-2571087</t>
   </si>
   <si>
     <t>60346嘉義縣梅山鄉太興村4號</t>
   </si>
   <si>
     <t>嘉義縣梅山鄉瑞里國民小學附設幼兒園</t>
   </si>
   <si>
     <t>05-2501020</t>
   </si>
   <si>
     <t>[603]嘉義縣梅山鄉瑞里村2鄰幼葉林112號</t>
   </si>
   <si>
     <t>嘉義縣梅山鄉大南國民小學附設幼兒園</t>
   </si>
@@ -2824,54 +2827,54 @@
       <c r="I53" s="3">
         <v>1.0</v>
       </c>
       <c r="J53" s="3">
         <v>3.0</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="3">
         <v>35</v>
       </c>
       <c r="B54" s="3"/>
       <c r="C54" s="3" t="s">
         <v>171</v>
       </c>
       <c r="D54" s="3" t="s">
         <v>172</v>
       </c>
       <c r="E54" s="3" t="s">
         <v>173</v>
       </c>
       <c r="F54" s="3" t="s">
         <v>174</v>
       </c>
       <c r="G54" s="3">
-        <v>76.0</v>
+        <v>106.0</v>
       </c>
       <c r="H54" s="3">
-        <v>56.0</v>
+        <v>55.0</v>
       </c>
       <c r="I54" s="3">
         <v>4.0</v>
       </c>
       <c r="J54" s="3">
         <v>3.0</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="3">
         <v>36</v>
       </c>
       <c r="B55" s="3"/>
       <c r="C55" s="3" t="s">
         <v>171</v>
       </c>
       <c r="D55" s="3" t="s">
         <v>175</v>
       </c>
       <c r="E55" s="3" t="s">
         <v>176</v>
       </c>
       <c r="F55" s="3" t="s">
         <v>177</v>
       </c>
@@ -3357,553 +3360,555 @@
       </c>
       <c r="G71" s="3">
         <v>63.0</v>
       </c>
       <c r="H71" s="3">
         <v>58.0</v>
       </c>
       <c r="I71" s="3">
         <v>4.0</v>
       </c>
       <c r="J71" s="3">
         <v>4.0</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" s="3">
         <v>59</v>
       </c>
       <c r="B72" s="3"/>
       <c r="C72" s="3" t="s">
         <v>225</v>
       </c>
       <c r="D72" s="3" t="s">
         <v>229</v>
       </c>
-      <c r="E72" s="3"/>
+      <c r="E72" s="3" t="s">
+        <v>230</v>
+      </c>
       <c r="F72" s="3" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="G72" s="3">
-        <v>0.0</v>
+        <v>30.0</v>
       </c>
       <c r="H72" s="3">
-        <v>0.0</v>
+        <v>7.0</v>
       </c>
       <c r="I72" s="3">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="J72" s="3">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" s="3">
         <v>60</v>
       </c>
       <c r="B73" s="3"/>
       <c r="C73" s="3" t="s">
         <v>225</v>
       </c>
       <c r="D73" s="3" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E73" s="3" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F73" s="3" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="G73" s="3">
         <v>24.0</v>
       </c>
       <c r="H73" s="3">
         <v>8.0</v>
       </c>
       <c r="I73" s="3">
         <v>1.0</v>
       </c>
       <c r="J73" s="3">
         <v>1.0</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" s="3">
         <v>61</v>
       </c>
       <c r="B74" s="3"/>
       <c r="C74" s="3" t="s">
         <v>225</v>
       </c>
       <c r="D74" s="3" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="E74" s="3" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="F74" s="3" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="G74" s="3">
         <v>30.0</v>
       </c>
       <c r="H74" s="3">
         <v>7.0</v>
       </c>
       <c r="I74" s="3">
         <v>1.0</v>
       </c>
       <c r="J74" s="3">
         <v>1.0</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" s="3">
         <v>62</v>
       </c>
       <c r="B75" s="3"/>
       <c r="C75" s="3" t="s">
         <v>225</v>
       </c>
       <c r="D75" s="3" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="E75" s="3" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="F75" s="3" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="G75" s="3">
         <v>60.0</v>
       </c>
       <c r="H75" s="3">
         <v>8.0</v>
       </c>
       <c r="I75" s="3">
         <v>2.0</v>
       </c>
       <c r="J75" s="3">
         <v>1.0</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" s="3">
         <v>63</v>
       </c>
       <c r="B76" s="3"/>
       <c r="C76" s="3" t="s">
         <v>225</v>
       </c>
       <c r="D76" s="3" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="E76" s="3" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="F76" s="3" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="G76" s="3">
         <v>30.0</v>
       </c>
       <c r="H76" s="3">
         <v>2.0</v>
       </c>
       <c r="I76" s="3">
         <v>1.0</v>
       </c>
       <c r="J76" s="3">
         <v>1.0</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" s="3">
         <v>64</v>
       </c>
       <c r="B77" s="3"/>
       <c r="C77" s="3" t="s">
         <v>225</v>
       </c>
       <c r="D77" s="3" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="E77" s="3" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F77" s="3" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G77" s="3">
         <v>60.0</v>
       </c>
       <c r="H77" s="3">
         <v>9.0</v>
       </c>
       <c r="I77" s="3">
         <v>2.0</v>
       </c>
       <c r="J77" s="3">
         <v>1.0</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" s="3">
         <v>72</v>
       </c>
       <c r="B78" s="3"/>
       <c r="C78" s="3" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D78" s="3" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="E78" s="3" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="F78" s="3" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="G78" s="3">
         <v>34.0</v>
       </c>
       <c r="H78" s="3">
         <v>17.0</v>
       </c>
       <c r="I78" s="3">
         <v>1.0</v>
       </c>
       <c r="J78" s="3">
         <v>3.0</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" s="3">
         <v>73</v>
       </c>
       <c r="B79" s="3"/>
       <c r="C79" s="3" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D79" s="3" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="E79" s="3" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F79" s="3" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G79" s="3">
         <v>30.0</v>
       </c>
       <c r="H79" s="3">
         <v>3.0</v>
       </c>
       <c r="I79" s="3">
         <v>1.0</v>
       </c>
       <c r="J79" s="3">
         <v>1.0</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" s="3">
         <v>74</v>
       </c>
       <c r="B80" s="3"/>
       <c r="C80" s="3" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D80" s="3" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E80" s="3" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F80" s="3" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="G80" s="3">
         <v>24.0</v>
       </c>
       <c r="H80" s="3">
         <v>11.0</v>
       </c>
       <c r="I80" s="3">
         <v>1.0</v>
       </c>
       <c r="J80" s="3">
         <v>1.0</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" s="3">
         <v>75</v>
       </c>
       <c r="B81" s="3"/>
       <c r="C81" s="3" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D81" s="3" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E81" s="3" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F81" s="3" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="G81" s="3">
         <v>84.0</v>
       </c>
       <c r="H81" s="3">
         <v>19.0</v>
       </c>
       <c r="I81" s="3">
         <v>2.0</v>
       </c>
       <c r="J81" s="3">
         <v>2.0</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" s="3">
         <v>76</v>
       </c>
       <c r="B82" s="3"/>
       <c r="C82" s="3" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D82" s="3" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E82" s="3" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F82" s="3" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="G82" s="3">
         <v>39.0</v>
       </c>
       <c r="H82" s="3">
         <v>15.0</v>
       </c>
       <c r="I82" s="3">
         <v>2.0</v>
       </c>
       <c r="J82" s="3">
         <v>1.0</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" s="3">
         <v>77</v>
       </c>
       <c r="B83" s="3"/>
       <c r="C83" s="3" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D83" s="3" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E83" s="3" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F83" s="3" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="G83" s="3">
         <v>30.0</v>
       </c>
       <c r="H83" s="3">
         <v>4.0</v>
       </c>
       <c r="I83" s="3">
         <v>1.0</v>
       </c>
       <c r="J83" s="3">
         <v>1.0</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" s="3">
         <v>78</v>
       </c>
       <c r="B84" s="3"/>
       <c r="C84" s="3" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D84" s="3" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E84" s="3" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="F84" s="3" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="G84" s="3">
         <v>58.0</v>
       </c>
       <c r="H84" s="3">
         <v>32.0</v>
       </c>
       <c r="I84" s="3">
         <v>3.0</v>
       </c>
       <c r="J84" s="3">
         <v>4.0</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" s="3">
         <v>79</v>
       </c>
       <c r="B85" s="3"/>
       <c r="C85" s="3" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D85" s="3" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="E85" s="3" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="F85" s="3" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="G85" s="3">
         <v>24.0</v>
       </c>
       <c r="H85" s="3">
         <v>9.0</v>
       </c>
       <c r="I85" s="3">
         <v>1.0</v>
       </c>
       <c r="J85" s="3">
         <v>1.0</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" s="3">
         <v>80</v>
       </c>
       <c r="B86" s="3"/>
       <c r="C86" s="3" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D86" s="3" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="E86" s="3" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="F86" s="3" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="G86" s="3">
         <v>24.0</v>
       </c>
       <c r="H86" s="3">
         <v>6.0</v>
       </c>
       <c r="I86" s="3">
         <v>1.0</v>
       </c>
       <c r="J86" s="3">
         <v>1.0</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" s="3">
         <v>81</v>
       </c>
       <c r="B87" s="3"/>
       <c r="C87" s="3" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D87" s="3" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="E87" s="3" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="F87" s="3" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="G87" s="3">
         <v>30.0</v>
       </c>
       <c r="H87" s="3">
         <v>7.0</v>
       </c>
       <c r="I87" s="3">
         <v>1.0</v>
       </c>
       <c r="J87" s="3">
         <v>1.0</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" s="3">
         <v>82</v>
       </c>
       <c r="B88" s="3"/>
       <c r="C88" s="3" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D88" s="3" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="E88" s="3" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="F88" s="3" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="G88" s="3">
         <v>30.0</v>
       </c>
       <c r="H88" s="3">
         <v>8.0</v>
       </c>
       <c r="I88" s="3">
         <v>1.0</v>
       </c>
       <c r="J88" s="3">
         <v>1.0</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" s="3"/>
       <c r="B89" s="3"/>
       <c r="C89" s="3"/>
       <c r="D89" s="3" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="E89" s="3"/>
       <c r="F89" s="3"/>
       <c r="G89" s="3"/>
       <c r="H89" s="3"/>
       <c r="I89" s="3"/>
       <c r="J89" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:F2"/>
     <mergeCell ref="G2:J2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>