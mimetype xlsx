--- v1 (2026-01-18)
+++ v2 (2026-06-03)
@@ -1016,72 +1016,64 @@
       </c>
       <c r="E17" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F17" s="3">
         <v>60.0</v>
       </c>
       <c r="G17" s="3">
         <v>28.0</v>
       </c>
       <c r="H17" s="3">
         <v>0.0</v>
       </c>
       <c r="I17" s="3">
         <v>4.0</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="3"/>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>54</v>
       </c>
       <c r="E18" s="3"/>
-      <c r="F18" s="3">
-[...10 lines deleted...]
-      </c>
+      <c r="F18" s="3"/>
+      <c r="G18" s="3"/>
+      <c r="H18" s="3"/>
+      <c r="I18" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E2"/>
-    <mergeCell ref="F2:F2"/>
+    <mergeCell ref="F2:I2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>