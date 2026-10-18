--- v0 (2026-09-02)
+++ v1 (2026-10-18)
@@ -996,60 +996,60 @@
       <c r="G16" s="3">
         <v>65.0</v>
       </c>
       <c r="H16" s="3">
         <v>2.0</v>
       </c>
       <c r="I16" s="3">
         <v>4.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="3">
         <v>14</v>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3" t="s">
         <v>51</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F17" s="3">
-        <v>30.0</v>
+        <v>60.0</v>
       </c>
       <c r="G17" s="3">
-        <v>20.0</v>
+        <v>27.0</v>
       </c>
       <c r="H17" s="3">
         <v>0.0</v>
       </c>
       <c r="I17" s="3">
-        <v>2.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="3"/>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>54</v>
       </c>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E2"/>
     <mergeCell ref="F2:I2"/>
   </mergeCells>