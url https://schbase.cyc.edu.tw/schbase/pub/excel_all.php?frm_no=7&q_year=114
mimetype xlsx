--- v0 (2026-01-02)
+++ v1 (2026-07-01)
@@ -1003,111 +1003,111 @@
       <c r="G4" s="3">
         <v>14.0</v>
       </c>
       <c r="H4" s="3">
         <v>6.0</v>
       </c>
       <c r="I4" s="3">
         <v>3.0</v>
       </c>
       <c r="J4" s="3">
         <v>0.0</v>
       </c>
       <c r="K4" s="3">
         <v>348.0</v>
       </c>
       <c r="L4" s="3">
         <v>155.0</v>
       </c>
       <c r="M4" s="3">
         <v>59.0</v>
       </c>
       <c r="N4" s="3">
         <v>0.0</v>
       </c>
       <c r="O4" s="3">
-        <v>8.0</v>
+        <v>5.0</v>
       </c>
       <c r="P4" s="3">
-        <v>8.0</v>
+        <v>5.0</v>
       </c>
       <c r="Q4" s="3">
-        <v>7.0</v>
+        <v>4.0</v>
       </c>
       <c r="R4" s="3">
-        <v>194.0</v>
+        <v>120.0</v>
       </c>
       <c r="S4" s="3">
-        <v>203.0</v>
+        <v>133.0</v>
       </c>
       <c r="T4" s="3">
-        <v>165.0</v>
+        <v>95.0</v>
       </c>
       <c r="U4" s="3">
-        <v>8.0</v>
+        <v>2.0</v>
       </c>
       <c r="V4" s="3">
-        <v>8.0</v>
+        <v>2.0</v>
       </c>
       <c r="W4" s="3">
-        <v>7.0</v>
+        <v>2.0</v>
       </c>
       <c r="X4" s="3">
-        <v>194.0</v>
+        <v>51.0</v>
       </c>
       <c r="Y4" s="3">
-        <v>203.0</v>
+        <v>52.0</v>
       </c>
       <c r="Z4" s="3">
-        <v>165.0</v>
+        <v>52.0</v>
       </c>
       <c r="AA4" s="3">
-        <v>8.0</v>
+        <v>1.0</v>
       </c>
       <c r="AB4" s="3">
-        <v>8.0</v>
+        <v>1.0</v>
       </c>
       <c r="AC4" s="3">
-        <v>7.0</v>
+        <v>1.0</v>
       </c>
       <c r="AD4" s="3">
-        <v>194.0</v>
+        <v>23.0</v>
       </c>
       <c r="AE4" s="3">
-        <v>203.0</v>
+        <v>18.0</v>
       </c>
       <c r="AF4" s="3">
-        <v>165.0</v>
+        <v>18.0</v>
       </c>
       <c r="AG4" s="3">
-        <v>194.0</v>
+        <v>0.0</v>
       </c>
       <c r="AH4" s="3">
-        <v>203.0</v>
+        <v>0.0</v>
       </c>
       <c r="AI4" s="3">
-        <v>165.0</v>
+        <v>0.0</v>
       </c>
       <c r="AJ4" s="3">
         <v>69.0</v>
       </c>
       <c r="AK4" s="3">
         <v>1.0</v>
       </c>
       <c r="AL4" s="3">
         <v>1.0</v>
       </c>
       <c r="AM4" s="3">
         <v>1.0</v>
       </c>
       <c r="AN4" s="3">
         <v>1.0</v>
       </c>
       <c r="AO4" s="3">
         <v>1.0</v>
       </c>
     </row>
     <row r="5" spans="1:41">
       <c r="A5" s="3">
         <v>4</v>
       </c>
       <c r="B5" s="3" t="s">
@@ -1128,111 +1128,111 @@
       <c r="G5" s="3">
         <v>13.0</v>
       </c>
       <c r="H5" s="3">
         <v>6.0</v>
       </c>
       <c r="I5" s="3">
         <v>3.0</v>
       </c>
       <c r="J5" s="3">
         <v>2.0</v>
       </c>
       <c r="K5" s="3">
         <v>292.0</v>
       </c>
       <c r="L5" s="3">
         <v>158.0</v>
       </c>
       <c r="M5" s="3">
         <v>67.0</v>
       </c>
       <c r="N5" s="3">
         <v>13.0</v>
       </c>
       <c r="O5" s="3">
-        <v>8.0</v>
+        <v>5.0</v>
       </c>
       <c r="P5" s="3">
-        <v>7.0</v>
+        <v>4.0</v>
       </c>
       <c r="Q5" s="3">
-        <v>7.0</v>
+        <v>4.0</v>
       </c>
       <c r="R5" s="3">
-        <v>193.0</v>
+        <v>114.0</v>
       </c>
       <c r="S5" s="3">
-        <v>165.0</v>
+        <v>85.0</v>
       </c>
       <c r="T5" s="3">
-        <v>169.0</v>
+        <v>92.0</v>
       </c>
       <c r="U5" s="3">
-        <v>8.0</v>
+        <v>2.0</v>
       </c>
       <c r="V5" s="3">
-        <v>7.0</v>
+        <v>2.0</v>
       </c>
       <c r="W5" s="3">
-        <v>7.0</v>
+        <v>2.0</v>
       </c>
       <c r="X5" s="3">
-        <v>193.0</v>
+        <v>52.0</v>
       </c>
       <c r="Y5" s="3">
-        <v>165.0</v>
+        <v>52.0</v>
       </c>
       <c r="Z5" s="3">
-        <v>169.0</v>
+        <v>54.0</v>
       </c>
       <c r="AA5" s="3">
-        <v>8.0</v>
+        <v>1.0</v>
       </c>
       <c r="AB5" s="3">
-        <v>7.0</v>
+        <v>1.0</v>
       </c>
       <c r="AC5" s="3">
-        <v>7.0</v>
+        <v>1.0</v>
       </c>
       <c r="AD5" s="3">
-        <v>193.0</v>
+        <v>23.0</v>
       </c>
       <c r="AE5" s="3">
-        <v>165.0</v>
+        <v>24.0</v>
       </c>
       <c r="AF5" s="3">
-        <v>169.0</v>
+        <v>18.0</v>
       </c>
       <c r="AG5" s="3">
-        <v>193.0</v>
+        <v>4.0</v>
       </c>
       <c r="AH5" s="3">
-        <v>165.0</v>
+        <v>4.0</v>
       </c>
       <c r="AI5" s="3">
-        <v>169.0</v>
+        <v>5.0</v>
       </c>
       <c r="AJ5" s="3">
         <v>59.0</v>
       </c>
       <c r="AK5" s="3">
         <v>2.0</v>
       </c>
       <c r="AL5" s="3">
         <v>1.0</v>
       </c>
       <c r="AM5" s="3">
         <v>1.0</v>
       </c>
       <c r="AN5" s="3">
         <v>1.0</v>
       </c>
       <c r="AO5" s="3">
         <v>3.0</v>
       </c>
     </row>
     <row r="6" spans="1:41">
       <c r="A6" s="3">
         <v>6</v>
       </c>
       <c r="B6" s="3" t="s">
@@ -1271,93 +1271,93 @@
       <c r="M6" s="3">
         <v>0.0</v>
       </c>
       <c r="N6" s="3">
         <v>0.0</v>
       </c>
       <c r="O6" s="3">
         <v>2.0</v>
       </c>
       <c r="P6" s="3">
         <v>2.0</v>
       </c>
       <c r="Q6" s="3">
         <v>2.0</v>
       </c>
       <c r="R6" s="3">
         <v>18.0</v>
       </c>
       <c r="S6" s="3">
         <v>23.0</v>
       </c>
       <c r="T6" s="3">
         <v>17.0</v>
       </c>
       <c r="U6" s="3">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="V6" s="3">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="W6" s="3">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="X6" s="3">
-        <v>18.0</v>
+        <v>0.0</v>
       </c>
       <c r="Y6" s="3">
-        <v>23.0</v>
+        <v>0.0</v>
       </c>
       <c r="Z6" s="3">
-        <v>17.0</v>
+        <v>0.0</v>
       </c>
       <c r="AA6" s="3">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="AB6" s="3">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="AC6" s="3">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="AD6" s="3">
-        <v>18.0</v>
+        <v>0.0</v>
       </c>
       <c r="AE6" s="3">
-        <v>23.0</v>
+        <v>0.0</v>
       </c>
       <c r="AF6" s="3">
-        <v>17.0</v>
+        <v>0.0</v>
       </c>
       <c r="AG6" s="3">
-        <v>18.0</v>
+        <v>0.0</v>
       </c>
       <c r="AH6" s="3">
-        <v>23.0</v>
+        <v>0.0</v>
       </c>
       <c r="AI6" s="3">
-        <v>17.0</v>
+        <v>0.0</v>
       </c>
       <c r="AJ6" s="3">
         <v>19.0</v>
       </c>
       <c r="AK6" s="3">
         <v>1.0</v>
       </c>
       <c r="AL6" s="3">
         <v>1.0</v>
       </c>
       <c r="AM6" s="3">
         <v>1.0</v>
       </c>
       <c r="AN6" s="3">
         <v>1.0</v>
       </c>
       <c r="AO6" s="3">
         <v>1.0</v>
       </c>
     </row>
     <row r="7" spans="1:41">
       <c r="A7" s="3">
         <v>7</v>
       </c>
       <c r="B7" s="3" t="s">
@@ -1396,93 +1396,93 @@
       <c r="M7" s="3">
         <v>0.0</v>
       </c>
       <c r="N7" s="3">
         <v>0.0</v>
       </c>
       <c r="O7" s="3">
         <v>2.0</v>
       </c>
       <c r="P7" s="3">
         <v>2.0</v>
       </c>
       <c r="Q7" s="3">
         <v>2.0</v>
       </c>
       <c r="R7" s="3">
         <v>35.0</v>
       </c>
       <c r="S7" s="3">
         <v>46.0</v>
       </c>
       <c r="T7" s="3">
         <v>32.0</v>
       </c>
       <c r="U7" s="3">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="V7" s="3">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="W7" s="3">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="X7" s="3">
-        <v>35.0</v>
+        <v>0.0</v>
       </c>
       <c r="Y7" s="3">
-        <v>46.0</v>
+        <v>0.0</v>
       </c>
       <c r="Z7" s="3">
-        <v>32.0</v>
+        <v>0.0</v>
       </c>
       <c r="AA7" s="3">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="AB7" s="3">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="AC7" s="3">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="AD7" s="3">
-        <v>35.0</v>
+        <v>0.0</v>
       </c>
       <c r="AE7" s="3">
-        <v>46.0</v>
+        <v>0.0</v>
       </c>
       <c r="AF7" s="3">
-        <v>32.0</v>
+        <v>0.0</v>
       </c>
       <c r="AG7" s="3">
-        <v>35.0</v>
+        <v>0.0</v>
       </c>
       <c r="AH7" s="3">
-        <v>46.0</v>
+        <v>0.0</v>
       </c>
       <c r="AI7" s="3">
-        <v>32.0</v>
+        <v>0.0</v>
       </c>
       <c r="AJ7" s="3">
         <v>20.0</v>
       </c>
       <c r="AK7" s="3">
         <v>1.0</v>
       </c>
       <c r="AL7" s="3">
         <v>1.0</v>
       </c>
       <c r="AM7" s="3">
         <v>1.0</v>
       </c>
       <c r="AN7" s="3">
         <v>1.0</v>
       </c>
       <c r="AO7" s="3">
         <v>1.0</v>
       </c>
     </row>
     <row r="8" spans="1:41">
       <c r="A8" s="3">
         <v>18</v>
       </c>
       <c r="B8" s="3" t="s">
@@ -1503,111 +1503,111 @@
       <c r="G8" s="3">
         <v>15.0</v>
       </c>
       <c r="H8" s="3">
         <v>3.0</v>
       </c>
       <c r="I8" s="3">
         <v>3.0</v>
       </c>
       <c r="J8" s="3">
         <v>1.0</v>
       </c>
       <c r="K8" s="3">
         <v>370.0</v>
       </c>
       <c r="L8" s="3">
         <v>78.0</v>
       </c>
       <c r="M8" s="3">
         <v>55.0</v>
       </c>
       <c r="N8" s="3">
         <v>6.0</v>
       </c>
       <c r="O8" s="3">
-        <v>7.0</v>
+        <v>5.0</v>
       </c>
       <c r="P8" s="3">
-        <v>7.0</v>
+        <v>5.0</v>
       </c>
       <c r="Q8" s="3">
-        <v>7.0</v>
+        <v>5.0</v>
       </c>
       <c r="R8" s="3">
-        <v>157.0</v>
+        <v>115.0</v>
       </c>
       <c r="S8" s="3">
-        <v>183.0</v>
+        <v>133.0</v>
       </c>
       <c r="T8" s="3">
-        <v>154.0</v>
+        <v>107.0</v>
       </c>
       <c r="U8" s="3">
-        <v>7.0</v>
+        <v>1.0</v>
       </c>
       <c r="V8" s="3">
-        <v>7.0</v>
+        <v>1.0</v>
       </c>
       <c r="W8" s="3">
-        <v>7.0</v>
+        <v>1.0</v>
       </c>
       <c r="X8" s="3">
-        <v>157.0</v>
+        <v>26.0</v>
       </c>
       <c r="Y8" s="3">
-        <v>183.0</v>
+        <v>25.0</v>
       </c>
       <c r="Z8" s="3">
-        <v>154.0</v>
+        <v>27.0</v>
       </c>
       <c r="AA8" s="3">
-        <v>7.0</v>
+        <v>1.0</v>
       </c>
       <c r="AB8" s="3">
-        <v>7.0</v>
+        <v>1.0</v>
       </c>
       <c r="AC8" s="3">
-        <v>7.0</v>
+        <v>1.0</v>
       </c>
       <c r="AD8" s="3">
-        <v>157.0</v>
+        <v>16.0</v>
       </c>
       <c r="AE8" s="3">
-        <v>183.0</v>
+        <v>20.0</v>
       </c>
       <c r="AF8" s="3">
-        <v>154.0</v>
+        <v>19.0</v>
       </c>
       <c r="AG8" s="3">
-        <v>157.0</v>
+        <v>0.0</v>
       </c>
       <c r="AH8" s="3">
-        <v>183.0</v>
+        <v>5.0</v>
       </c>
       <c r="AI8" s="3">
-        <v>154.0</v>
+        <v>1.0</v>
       </c>
       <c r="AJ8" s="3">
         <v>60.0</v>
       </c>
       <c r="AK8" s="3">
         <v>2.0</v>
       </c>
       <c r="AL8" s="3">
         <v>1.0</v>
       </c>
       <c r="AM8" s="3">
         <v>1.0</v>
       </c>
       <c r="AN8" s="3">
         <v>1.0</v>
       </c>
       <c r="AO8" s="3">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:41">
       <c r="A9" s="3">
         <v>14</v>
       </c>
       <c r="B9" s="3" t="s">
@@ -1628,111 +1628,111 @@
       <c r="G9" s="3">
         <v>20.0</v>
       </c>
       <c r="H9" s="3">
         <v>6.0</v>
       </c>
       <c r="I9" s="3">
         <v>3.0</v>
       </c>
       <c r="J9" s="3">
         <v>1.0</v>
       </c>
       <c r="K9" s="3">
         <v>518.0</v>
       </c>
       <c r="L9" s="3">
         <v>135.0</v>
       </c>
       <c r="M9" s="3">
         <v>49.0</v>
       </c>
       <c r="N9" s="3">
         <v>3.0</v>
       </c>
       <c r="O9" s="3">
+        <v>7.0</v>
+      </c>
+      <c r="P9" s="3">
+        <v>7.0</v>
+      </c>
+      <c r="Q9" s="3">
+        <v>6.0</v>
+      </c>
+      <c r="R9" s="3">
+        <v>189.0</v>
+      </c>
+      <c r="S9" s="3">
+        <v>189.0</v>
+      </c>
+      <c r="T9" s="3">
+        <v>149.0</v>
+      </c>
+      <c r="U9" s="3">
+        <v>2.0</v>
+      </c>
+      <c r="V9" s="3">
+        <v>2.0</v>
+      </c>
+      <c r="W9" s="3">
+        <v>2.0</v>
+      </c>
+      <c r="X9" s="3">
+        <v>50.0</v>
+      </c>
+      <c r="Y9" s="3">
+        <v>47.0</v>
+      </c>
+      <c r="Z9" s="3">
+        <v>38.0</v>
+      </c>
+      <c r="AA9" s="3">
+        <v>1.0</v>
+      </c>
+      <c r="AB9" s="3">
+        <v>1.0</v>
+      </c>
+      <c r="AC9" s="3">
+        <v>1.0</v>
+      </c>
+      <c r="AD9" s="3">
+        <v>17.0</v>
+      </c>
+      <c r="AE9" s="3">
+        <v>22.0</v>
+      </c>
+      <c r="AF9" s="3">
         <v>10.0</v>
       </c>
-      <c r="P9" s="3">
-[...49 lines deleted...]
-      </c>
       <c r="AG9" s="3">
-        <v>258.0</v>
+        <v>2.0</v>
       </c>
       <c r="AH9" s="3">
-        <v>259.0</v>
+        <v>1.0</v>
       </c>
       <c r="AI9" s="3">
-        <v>197.0</v>
+        <v>0.0</v>
       </c>
       <c r="AJ9" s="3">
         <v>81.0</v>
       </c>
       <c r="AK9" s="3">
         <v>4.0</v>
       </c>
       <c r="AL9" s="3">
         <v>2.0</v>
       </c>
       <c r="AM9" s="3">
         <v>1.0</v>
       </c>
       <c r="AN9" s="3">
         <v>1.0</v>
       </c>
       <c r="AO9" s="3">
         <v>2.0</v>
       </c>
     </row>
     <row r="10" spans="1:41">
       <c r="A10" s="3">
         <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
@@ -1753,111 +1753,111 @@
       <c r="G10" s="3">
         <v>23.0</v>
       </c>
       <c r="H10" s="3">
         <v>9.0</v>
       </c>
       <c r="I10" s="3">
         <v>3.0</v>
       </c>
       <c r="J10" s="3">
         <v>1.0</v>
       </c>
       <c r="K10" s="3">
         <v>574.0</v>
       </c>
       <c r="L10" s="3">
         <v>192.0</v>
       </c>
       <c r="M10" s="3">
         <v>54.0</v>
       </c>
       <c r="N10" s="3">
         <v>5.0</v>
       </c>
       <c r="O10" s="3">
-        <v>12.0</v>
+        <v>8.0</v>
       </c>
       <c r="P10" s="3">
-        <v>12.0</v>
+        <v>8.0</v>
       </c>
       <c r="Q10" s="3">
-        <v>11.0</v>
+        <v>7.0</v>
       </c>
       <c r="R10" s="3">
-        <v>276.0</v>
+        <v>191.0</v>
       </c>
       <c r="S10" s="3">
-        <v>287.0</v>
+        <v>198.0</v>
       </c>
       <c r="T10" s="3">
-        <v>262.0</v>
+        <v>185.0</v>
       </c>
       <c r="U10" s="3">
-        <v>12.0</v>
+        <v>3.0</v>
       </c>
       <c r="V10" s="3">
-        <v>12.0</v>
+        <v>3.0</v>
       </c>
       <c r="W10" s="3">
-        <v>11.0</v>
+        <v>3.0</v>
       </c>
       <c r="X10" s="3">
-        <v>276.0</v>
+        <v>61.0</v>
       </c>
       <c r="Y10" s="3">
-        <v>287.0</v>
+        <v>64.0</v>
       </c>
       <c r="Z10" s="3">
-        <v>262.0</v>
+        <v>67.0</v>
       </c>
       <c r="AA10" s="3">
-        <v>12.0</v>
+        <v>1.0</v>
       </c>
       <c r="AB10" s="3">
-        <v>12.0</v>
+        <v>1.0</v>
       </c>
       <c r="AC10" s="3">
-        <v>11.0</v>
+        <v>1.0</v>
       </c>
       <c r="AD10" s="3">
-        <v>276.0</v>
+        <v>22.0</v>
       </c>
       <c r="AE10" s="3">
-        <v>287.0</v>
+        <v>23.0</v>
       </c>
       <c r="AF10" s="3">
-        <v>262.0</v>
+        <v>9.0</v>
       </c>
       <c r="AG10" s="3">
-        <v>276.0</v>
+        <v>2.0</v>
       </c>
       <c r="AH10" s="3">
-        <v>287.0</v>
+        <v>2.0</v>
       </c>
       <c r="AI10" s="3">
-        <v>262.0</v>
+        <v>1.0</v>
       </c>
       <c r="AJ10" s="3">
         <v>91.0</v>
       </c>
       <c r="AK10" s="3">
         <v>5.0</v>
       </c>
       <c r="AL10" s="3">
         <v>2.0</v>
       </c>
       <c r="AM10" s="3">
         <v>2.0</v>
       </c>
       <c r="AN10" s="3">
         <v>2.0</v>
       </c>
       <c r="AO10" s="3">
         <v>1.0</v>
       </c>
     </row>
     <row r="11" spans="1:41">
       <c r="A11" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="3" t="s">
@@ -1878,111 +1878,111 @@
       <c r="G11" s="3">
         <v>11.0</v>
       </c>
       <c r="H11" s="3">
         <v>3.0</v>
       </c>
       <c r="I11" s="3">
         <v>0.0</v>
       </c>
       <c r="J11" s="3">
         <v>0.0</v>
       </c>
       <c r="K11" s="3">
         <v>251.0</v>
       </c>
       <c r="L11" s="3">
         <v>56.0</v>
       </c>
       <c r="M11" s="3">
         <v>0.0</v>
       </c>
       <c r="N11" s="3">
         <v>0.0</v>
       </c>
       <c r="O11" s="3">
-        <v>5.0</v>
+        <v>4.0</v>
       </c>
       <c r="P11" s="3">
+        <v>3.0</v>
+      </c>
+      <c r="Q11" s="3">
         <v>4.0</v>
       </c>
-      <c r="Q11" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="R11" s="3">
-        <v>120.0</v>
+        <v>99.0</v>
       </c>
       <c r="S11" s="3">
-        <v>86.0</v>
+        <v>73.0</v>
       </c>
       <c r="T11" s="3">
-        <v>101.0</v>
+        <v>79.0</v>
       </c>
       <c r="U11" s="3">
-        <v>5.0</v>
+        <v>1.0</v>
       </c>
       <c r="V11" s="3">
-        <v>4.0</v>
+        <v>1.0</v>
       </c>
       <c r="W11" s="3">
-        <v>5.0</v>
+        <v>1.0</v>
       </c>
       <c r="X11" s="3">
-        <v>120.0</v>
+        <v>21.0</v>
       </c>
       <c r="Y11" s="3">
-        <v>86.0</v>
+        <v>13.0</v>
       </c>
       <c r="Z11" s="3">
-        <v>101.0</v>
+        <v>22.0</v>
       </c>
       <c r="AA11" s="3">
-        <v>5.0</v>
+        <v>0.0</v>
       </c>
       <c r="AB11" s="3">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="AC11" s="3">
-        <v>5.0</v>
+        <v>0.0</v>
       </c>
       <c r="AD11" s="3">
-        <v>120.0</v>
+        <v>0.0</v>
       </c>
       <c r="AE11" s="3">
-        <v>86.0</v>
+        <v>0.0</v>
       </c>
       <c r="AF11" s="3">
-        <v>101.0</v>
+        <v>0.0</v>
       </c>
       <c r="AG11" s="3">
-        <v>120.0</v>
+        <v>0.0</v>
       </c>
       <c r="AH11" s="3">
-        <v>86.0</v>
+        <v>0.0</v>
       </c>
       <c r="AI11" s="3">
-        <v>101.0</v>
+        <v>0.0</v>
       </c>
       <c r="AJ11" s="3">
         <v>41.0</v>
       </c>
       <c r="AK11" s="3">
         <v>1.0</v>
       </c>
       <c r="AL11" s="3">
         <v>1.0</v>
       </c>
       <c r="AM11" s="3">
         <v>1.0</v>
       </c>
       <c r="AN11" s="3">
         <v>1.0</v>
       </c>
       <c r="AO11" s="3">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:41">
       <c r="A12" s="3">
         <v>13</v>
       </c>
       <c r="B12" s="3" t="s">
@@ -2021,93 +2021,93 @@
       <c r="M12" s="3">
         <v>0.0</v>
       </c>
       <c r="N12" s="3">
         <v>0.0</v>
       </c>
       <c r="O12" s="3">
         <v>2.0</v>
       </c>
       <c r="P12" s="3">
         <v>2.0</v>
       </c>
       <c r="Q12" s="3">
         <v>3.0</v>
       </c>
       <c r="R12" s="3">
         <v>46.0</v>
       </c>
       <c r="S12" s="3">
         <v>34.0</v>
       </c>
       <c r="T12" s="3">
         <v>39.0</v>
       </c>
       <c r="U12" s="3">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="V12" s="3">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="W12" s="3">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="X12" s="3">
-        <v>46.0</v>
+        <v>0.0</v>
       </c>
       <c r="Y12" s="3">
-        <v>34.0</v>
+        <v>0.0</v>
       </c>
       <c r="Z12" s="3">
-        <v>39.0</v>
+        <v>0.0</v>
       </c>
       <c r="AA12" s="3">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="AB12" s="3">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="AC12" s="3">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="AD12" s="3">
-        <v>46.0</v>
+        <v>0.0</v>
       </c>
       <c r="AE12" s="3">
-        <v>34.0</v>
+        <v>0.0</v>
       </c>
       <c r="AF12" s="3">
-        <v>39.0</v>
+        <v>0.0</v>
       </c>
       <c r="AG12" s="3">
-        <v>46.0</v>
+        <v>0.0</v>
       </c>
       <c r="AH12" s="3">
-        <v>34.0</v>
+        <v>0.0</v>
       </c>
       <c r="AI12" s="3">
-        <v>39.0</v>
+        <v>0.0</v>
       </c>
       <c r="AJ12" s="3">
         <v>25.0</v>
       </c>
       <c r="AK12" s="3">
         <v>1.0</v>
       </c>
       <c r="AL12" s="3">
         <v>1.0</v>
       </c>
       <c r="AM12" s="3">
         <v>1.0</v>
       </c>
       <c r="AN12" s="3">
         <v>1.0</v>
       </c>
       <c r="AO12" s="3">
         <v>1.0</v>
       </c>
     </row>
     <row r="13" spans="1:41">
       <c r="A13" s="3">
         <v>1</v>
       </c>
       <c r="B13" s="3" t="s">
@@ -2131,108 +2131,108 @@
       <c r="H13" s="3">
         <v>0.0</v>
       </c>
       <c r="I13" s="3">
         <v>2.0</v>
       </c>
       <c r="J13" s="3">
         <v>0.0</v>
       </c>
       <c r="K13" s="3">
         <v>173.0</v>
       </c>
       <c r="L13" s="3">
         <v>0.0</v>
       </c>
       <c r="M13" s="3">
         <v>12.0</v>
       </c>
       <c r="N13" s="3">
         <v>0.0</v>
       </c>
       <c r="O13" s="3">
         <v>4.0</v>
       </c>
       <c r="P13" s="3">
-        <v>4.0</v>
+        <v>3.0</v>
       </c>
       <c r="Q13" s="3">
-        <v>4.0</v>
+        <v>3.0</v>
       </c>
       <c r="R13" s="3">
         <v>78.0</v>
       </c>
       <c r="S13" s="3">
-        <v>56.0</v>
+        <v>49.0</v>
       </c>
       <c r="T13" s="3">
-        <v>51.0</v>
+        <v>46.0</v>
       </c>
       <c r="U13" s="3">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="V13" s="3">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="W13" s="3">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="X13" s="3">
-        <v>78.0</v>
+        <v>0.0</v>
       </c>
       <c r="Y13" s="3">
-        <v>56.0</v>
+        <v>0.0</v>
       </c>
       <c r="Z13" s="3">
-        <v>51.0</v>
+        <v>0.0</v>
       </c>
       <c r="AA13" s="3">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="AB13" s="3">
-        <v>4.0</v>
+        <v>1.0</v>
       </c>
       <c r="AC13" s="3">
-        <v>4.0</v>
+        <v>1.0</v>
       </c>
       <c r="AD13" s="3">
-        <v>78.0</v>
+        <v>0.0</v>
       </c>
       <c r="AE13" s="3">
-        <v>56.0</v>
+        <v>7.0</v>
       </c>
       <c r="AF13" s="3">
-        <v>51.0</v>
+        <v>5.0</v>
       </c>
       <c r="AG13" s="3">
-        <v>78.0</v>
+        <v>0.0</v>
       </c>
       <c r="AH13" s="3">
-        <v>56.0</v>
+        <v>0.0</v>
       </c>
       <c r="AI13" s="3">
-        <v>51.0</v>
+        <v>0.0</v>
       </c>
       <c r="AJ13" s="3">
         <v>30.0</v>
       </c>
       <c r="AK13" s="3">
         <v>1.0</v>
       </c>
       <c r="AL13" s="3">
         <v>1.0</v>
       </c>
       <c r="AM13" s="3">
         <v>1.0</v>
       </c>
       <c r="AN13" s="3">
         <v>1.0</v>
       </c>
       <c r="AO13" s="3">
         <v>1.0</v>
       </c>
     </row>
     <row r="14" spans="1:41">
       <c r="A14" s="3">
         <v>2</v>
       </c>
       <c r="B14" s="3" t="s">
@@ -2271,93 +2271,93 @@
       <c r="M14" s="3">
         <v>0.0</v>
       </c>
       <c r="N14" s="3">
         <v>0.0</v>
       </c>
       <c r="O14" s="3">
         <v>4.0</v>
       </c>
       <c r="P14" s="3">
         <v>5.0</v>
       </c>
       <c r="Q14" s="3">
         <v>5.0</v>
       </c>
       <c r="R14" s="3">
         <v>93.0</v>
       </c>
       <c r="S14" s="3">
         <v>125.0</v>
       </c>
       <c r="T14" s="3">
         <v>109.0</v>
       </c>
       <c r="U14" s="3">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="V14" s="3">
-        <v>5.0</v>
+        <v>0.0</v>
       </c>
       <c r="W14" s="3">
-        <v>5.0</v>
+        <v>0.0</v>
       </c>
       <c r="X14" s="3">
-        <v>93.0</v>
+        <v>0.0</v>
       </c>
       <c r="Y14" s="3">
-        <v>125.0</v>
+        <v>0.0</v>
       </c>
       <c r="Z14" s="3">
-        <v>109.0</v>
+        <v>0.0</v>
       </c>
       <c r="AA14" s="3">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="AB14" s="3">
-        <v>5.0</v>
+        <v>0.0</v>
       </c>
       <c r="AC14" s="3">
-        <v>5.0</v>
+        <v>0.0</v>
       </c>
       <c r="AD14" s="3">
-        <v>93.0</v>
+        <v>0.0</v>
       </c>
       <c r="AE14" s="3">
-        <v>125.0</v>
+        <v>0.0</v>
       </c>
       <c r="AF14" s="3">
-        <v>109.0</v>
+        <v>0.0</v>
       </c>
       <c r="AG14" s="3">
-        <v>93.0</v>
+        <v>0.0</v>
       </c>
       <c r="AH14" s="3">
-        <v>125.0</v>
+        <v>0.0</v>
       </c>
       <c r="AI14" s="3">
-        <v>109.0</v>
+        <v>0.0</v>
       </c>
       <c r="AJ14" s="3">
         <v>34.0</v>
       </c>
       <c r="AK14" s="3">
         <v>2.0</v>
       </c>
       <c r="AL14" s="3">
         <v>1.0</v>
       </c>
       <c r="AM14" s="3">
         <v>1.0</v>
       </c>
       <c r="AN14" s="3">
         <v>1.0</v>
       </c>
       <c r="AO14" s="3">
         <v>1.0</v>
       </c>
     </row>
     <row r="15" spans="1:41">
       <c r="A15" s="3">
         <v>17</v>
       </c>
       <c r="B15" s="3" t="s">
@@ -2396,93 +2396,93 @@
       <c r="M15" s="3">
         <v>0.0</v>
       </c>
       <c r="N15" s="3">
         <v>0.0</v>
       </c>
       <c r="O15" s="3">
         <v>2.0</v>
       </c>
       <c r="P15" s="3">
         <v>2.0</v>
       </c>
       <c r="Q15" s="3">
         <v>2.0</v>
       </c>
       <c r="R15" s="3">
         <v>31.0</v>
       </c>
       <c r="S15" s="3">
         <v>37.0</v>
       </c>
       <c r="T15" s="3">
         <v>43.0</v>
       </c>
       <c r="U15" s="3">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="V15" s="3">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="W15" s="3">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="X15" s="3">
-        <v>31.0</v>
+        <v>0.0</v>
       </c>
       <c r="Y15" s="3">
-        <v>37.0</v>
+        <v>0.0</v>
       </c>
       <c r="Z15" s="3">
-        <v>43.0</v>
+        <v>0.0</v>
       </c>
       <c r="AA15" s="3">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="AB15" s="3">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="AC15" s="3">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="AD15" s="3">
-        <v>31.0</v>
+        <v>0.0</v>
       </c>
       <c r="AE15" s="3">
-        <v>37.0</v>
+        <v>0.0</v>
       </c>
       <c r="AF15" s="3">
-        <v>43.0</v>
+        <v>0.0</v>
       </c>
       <c r="AG15" s="3">
-        <v>31.0</v>
+        <v>0.0</v>
       </c>
       <c r="AH15" s="3">
-        <v>37.0</v>
+        <v>0.0</v>
       </c>
       <c r="AI15" s="3">
-        <v>43.0</v>
+        <v>0.0</v>
       </c>
       <c r="AJ15" s="3">
         <v>19.0</v>
       </c>
       <c r="AK15" s="3">
         <v>1.0</v>
       </c>
       <c r="AL15" s="3">
         <v>1.0</v>
       </c>
       <c r="AM15" s="3">
         <v>1.0</v>
       </c>
       <c r="AN15" s="3">
         <v>1.0</v>
       </c>
       <c r="AO15" s="3">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:41">
       <c r="A16" s="3">
         <v>9</v>
       </c>
       <c r="B16" s="3" t="s">
@@ -2521,93 +2521,93 @@
       <c r="M16" s="3">
         <v>0.0</v>
       </c>
       <c r="N16" s="3">
         <v>0.0</v>
       </c>
       <c r="O16" s="3">
         <v>2.0</v>
       </c>
       <c r="P16" s="3">
         <v>2.0</v>
       </c>
       <c r="Q16" s="3">
         <v>2.0</v>
       </c>
       <c r="R16" s="3">
         <v>36.0</v>
       </c>
       <c r="S16" s="3">
         <v>42.0</v>
       </c>
       <c r="T16" s="3">
         <v>24.0</v>
       </c>
       <c r="U16" s="3">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="V16" s="3">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="W16" s="3">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="X16" s="3">
-        <v>36.0</v>
+        <v>0.0</v>
       </c>
       <c r="Y16" s="3">
-        <v>42.0</v>
+        <v>0.0</v>
       </c>
       <c r="Z16" s="3">
-        <v>24.0</v>
+        <v>0.0</v>
       </c>
       <c r="AA16" s="3">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="AB16" s="3">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="AC16" s="3">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="AD16" s="3">
-        <v>36.0</v>
+        <v>0.0</v>
       </c>
       <c r="AE16" s="3">
-        <v>42.0</v>
+        <v>0.0</v>
       </c>
       <c r="AF16" s="3">
-        <v>24.0</v>
+        <v>0.0</v>
       </c>
       <c r="AG16" s="3">
-        <v>36.0</v>
+        <v>0.0</v>
       </c>
       <c r="AH16" s="3">
-        <v>42.0</v>
+        <v>0.0</v>
       </c>
       <c r="AI16" s="3">
-        <v>24.0</v>
+        <v>0.0</v>
       </c>
       <c r="AJ16" s="3">
         <v>19.0</v>
       </c>
       <c r="AK16" s="3">
         <v>0.0</v>
       </c>
       <c r="AL16" s="3">
         <v>1.0</v>
       </c>
       <c r="AM16" s="3">
         <v>1.0</v>
       </c>
       <c r="AN16" s="3">
         <v>1.0</v>
       </c>
       <c r="AO16" s="3">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:41">
       <c r="A17" s="3">
         <v>5</v>
       </c>
       <c r="B17" s="3" t="s">
@@ -2646,93 +2646,93 @@
       <c r="M17" s="3">
         <v>0.0</v>
       </c>
       <c r="N17" s="3">
         <v>0.0</v>
       </c>
       <c r="O17" s="3">
         <v>2.0</v>
       </c>
       <c r="P17" s="3">
         <v>2.0</v>
       </c>
       <c r="Q17" s="3">
         <v>2.0</v>
       </c>
       <c r="R17" s="3">
         <v>36.0</v>
       </c>
       <c r="S17" s="3">
         <v>23.0</v>
       </c>
       <c r="T17" s="3">
         <v>29.0</v>
       </c>
       <c r="U17" s="3">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="V17" s="3">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="W17" s="3">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="X17" s="3">
-        <v>36.0</v>
+        <v>0.0</v>
       </c>
       <c r="Y17" s="3">
-        <v>23.0</v>
+        <v>0.0</v>
       </c>
       <c r="Z17" s="3">
-        <v>29.0</v>
+        <v>0.0</v>
       </c>
       <c r="AA17" s="3">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="AB17" s="3">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="AC17" s="3">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="AD17" s="3">
-        <v>36.0</v>
+        <v>0.0</v>
       </c>
       <c r="AE17" s="3">
-        <v>23.0</v>
+        <v>0.0</v>
       </c>
       <c r="AF17" s="3">
-        <v>29.0</v>
+        <v>0.0</v>
       </c>
       <c r="AG17" s="3">
-        <v>36.0</v>
+        <v>0.0</v>
       </c>
       <c r="AH17" s="3">
-        <v>23.0</v>
+        <v>0.0</v>
       </c>
       <c r="AI17" s="3">
-        <v>29.0</v>
+        <v>0.0</v>
       </c>
       <c r="AJ17" s="3">
         <v>20.0</v>
       </c>
       <c r="AK17" s="3">
         <v>1.0</v>
       </c>
       <c r="AL17" s="3">
         <v>1.0</v>
       </c>
       <c r="AM17" s="3">
         <v>1.0</v>
       </c>
       <c r="AN17" s="3">
         <v>1.0</v>
       </c>
       <c r="AO17" s="3">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:41">
       <c r="A18" s="3">
         <v>10</v>
       </c>
       <c r="B18" s="3" t="s">
@@ -2753,111 +2753,111 @@
       <c r="G18" s="3">
         <v>11.0</v>
       </c>
       <c r="H18" s="3">
         <v>3.0</v>
       </c>
       <c r="I18" s="3">
         <v>3.0</v>
       </c>
       <c r="J18" s="3">
         <v>0.0</v>
       </c>
       <c r="K18" s="3">
         <v>258.0</v>
       </c>
       <c r="L18" s="3">
         <v>66.0</v>
       </c>
       <c r="M18" s="3">
         <v>75.0</v>
       </c>
       <c r="N18" s="3">
         <v>0.0</v>
       </c>
       <c r="O18" s="3">
-        <v>5.0</v>
+        <v>3.0</v>
       </c>
       <c r="P18" s="3">
-        <v>6.0</v>
+        <v>4.0</v>
       </c>
       <c r="Q18" s="3">
-        <v>6.0</v>
+        <v>4.0</v>
       </c>
       <c r="R18" s="3">
-        <v>129.0</v>
+        <v>80.0</v>
       </c>
       <c r="S18" s="3">
-        <v>128.0</v>
+        <v>87.0</v>
       </c>
       <c r="T18" s="3">
-        <v>142.0</v>
+        <v>91.0</v>
       </c>
       <c r="U18" s="3">
-        <v>5.0</v>
+        <v>1.0</v>
       </c>
       <c r="V18" s="3">
-        <v>6.0</v>
+        <v>1.0</v>
       </c>
       <c r="W18" s="3">
-        <v>6.0</v>
+        <v>1.0</v>
       </c>
       <c r="X18" s="3">
-        <v>129.0</v>
+        <v>26.0</v>
       </c>
       <c r="Y18" s="3">
-        <v>128.0</v>
+        <v>16.0</v>
       </c>
       <c r="Z18" s="3">
-        <v>142.0</v>
+        <v>24.0</v>
       </c>
       <c r="AA18" s="3">
-        <v>5.0</v>
+        <v>1.0</v>
       </c>
       <c r="AB18" s="3">
-        <v>6.0</v>
+        <v>1.0</v>
       </c>
       <c r="AC18" s="3">
-        <v>6.0</v>
+        <v>1.0</v>
       </c>
       <c r="AD18" s="3">
-        <v>129.0</v>
+        <v>23.0</v>
       </c>
       <c r="AE18" s="3">
-        <v>128.0</v>
+        <v>25.0</v>
       </c>
       <c r="AF18" s="3">
-        <v>142.0</v>
+        <v>27.0</v>
       </c>
       <c r="AG18" s="3">
-        <v>129.0</v>
+        <v>0.0</v>
       </c>
       <c r="AH18" s="3">
-        <v>128.0</v>
+        <v>0.0</v>
       </c>
       <c r="AI18" s="3">
-        <v>142.0</v>
+        <v>0.0</v>
       </c>
       <c r="AJ18" s="3">
         <v>47.0</v>
       </c>
       <c r="AK18" s="3">
         <v>1.0</v>
       </c>
       <c r="AL18" s="3">
         <v>1.0</v>
       </c>
       <c r="AM18" s="3">
         <v>1.0</v>
       </c>
       <c r="AN18" s="3">
         <v>1.0</v>
       </c>
       <c r="AO18" s="3">
         <v>1.0</v>
       </c>
     </row>
     <row r="19" spans="1:41">
       <c r="A19" s="3">
         <v>11</v>
       </c>
       <c r="B19" s="3" t="s">
@@ -2896,93 +2896,93 @@
       <c r="M19" s="3">
         <v>0.0</v>
       </c>
       <c r="N19" s="3">
         <v>0.0</v>
       </c>
       <c r="O19" s="3">
         <v>4.0</v>
       </c>
       <c r="P19" s="3">
         <v>4.0</v>
       </c>
       <c r="Q19" s="3">
         <v>4.0</v>
       </c>
       <c r="R19" s="3">
         <v>88.0</v>
       </c>
       <c r="S19" s="3">
         <v>86.0</v>
       </c>
       <c r="T19" s="3">
         <v>91.0</v>
       </c>
       <c r="U19" s="3">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="V19" s="3">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="W19" s="3">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="X19" s="3">
-        <v>88.0</v>
+        <v>0.0</v>
       </c>
       <c r="Y19" s="3">
-        <v>86.0</v>
+        <v>0.0</v>
       </c>
       <c r="Z19" s="3">
-        <v>91.0</v>
+        <v>0.0</v>
       </c>
       <c r="AA19" s="3">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="AB19" s="3">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="AC19" s="3">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="AD19" s="3">
-        <v>88.0</v>
+        <v>0.0</v>
       </c>
       <c r="AE19" s="3">
-        <v>86.0</v>
+        <v>0.0</v>
       </c>
       <c r="AF19" s="3">
-        <v>91.0</v>
+        <v>0.0</v>
       </c>
       <c r="AG19" s="3">
-        <v>88.0</v>
+        <v>0.0</v>
       </c>
       <c r="AH19" s="3">
-        <v>86.0</v>
+        <v>0.0</v>
       </c>
       <c r="AI19" s="3">
-        <v>91.0</v>
+        <v>0.0</v>
       </c>
       <c r="AJ19" s="3">
         <v>37.0</v>
       </c>
       <c r="AK19" s="3">
         <v>0.0</v>
       </c>
       <c r="AL19" s="3">
         <v>1.0</v>
       </c>
       <c r="AM19" s="3">
         <v>1.0</v>
       </c>
       <c r="AN19" s="3">
         <v>1.0</v>
       </c>
       <c r="AO19" s="3">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:41">
       <c r="A20" s="3">
         <v>12</v>
       </c>
       <c r="B20" s="3" t="s">
@@ -3012,102 +3012,102 @@
       <c r="J20" s="3">
         <v>1.0</v>
       </c>
       <c r="K20" s="3">
         <v>232.0</v>
       </c>
       <c r="L20" s="3">
         <v>0.0</v>
       </c>
       <c r="M20" s="3">
         <v>0.0</v>
       </c>
       <c r="N20" s="3">
         <v>3.0</v>
       </c>
       <c r="O20" s="3">
         <v>4.0</v>
       </c>
       <c r="P20" s="3">
         <v>3.0</v>
       </c>
       <c r="Q20" s="3">
         <v>3.0</v>
       </c>
       <c r="R20" s="3">
-        <v>82.0</v>
+        <v>81.0</v>
       </c>
       <c r="S20" s="3">
-        <v>72.0</v>
+        <v>71.0</v>
       </c>
       <c r="T20" s="3">
-        <v>75.0</v>
+        <v>74.0</v>
       </c>
       <c r="U20" s="3">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="V20" s="3">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="W20" s="3">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="X20" s="3">
-        <v>82.0</v>
+        <v>0.0</v>
       </c>
       <c r="Y20" s="3">
-        <v>72.0</v>
+        <v>0.0</v>
       </c>
       <c r="Z20" s="3">
-        <v>75.0</v>
+        <v>0.0</v>
       </c>
       <c r="AA20" s="3">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="AB20" s="3">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="AC20" s="3">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="AD20" s="3">
-        <v>82.0</v>
+        <v>0.0</v>
       </c>
       <c r="AE20" s="3">
-        <v>72.0</v>
+        <v>0.0</v>
       </c>
       <c r="AF20" s="3">
-        <v>75.0</v>
+        <v>0.0</v>
       </c>
       <c r="AG20" s="3">
-        <v>82.0</v>
+        <v>1.0</v>
       </c>
       <c r="AH20" s="3">
-        <v>72.0</v>
+        <v>1.0</v>
       </c>
       <c r="AI20" s="3">
-        <v>75.0</v>
+        <v>1.0</v>
       </c>
       <c r="AJ20" s="3">
         <v>29.0</v>
       </c>
       <c r="AK20" s="3">
         <v>3.0</v>
       </c>
       <c r="AL20" s="3">
         <v>1.0</v>
       </c>
       <c r="AM20" s="3">
         <v>1.0</v>
       </c>
       <c r="AN20" s="3">
         <v>1.0</v>
       </c>
       <c r="AO20" s="3">
         <v>1.0</v>
       </c>
     </row>
     <row r="21" spans="1:41">
       <c r="A21" s="3">
         <v>20</v>
       </c>
       <c r="B21" s="3" t="s">
@@ -3146,93 +3146,93 @@
       <c r="M21" s="3">
         <v>0.0</v>
       </c>
       <c r="N21" s="3">
         <v>0.0</v>
       </c>
       <c r="O21" s="3">
         <v>1.0</v>
       </c>
       <c r="P21" s="3">
         <v>1.0</v>
       </c>
       <c r="Q21" s="3">
         <v>1.0</v>
       </c>
       <c r="R21" s="3">
         <v>18.0</v>
       </c>
       <c r="S21" s="3">
         <v>17.0</v>
       </c>
       <c r="T21" s="3">
         <v>27.0</v>
       </c>
       <c r="U21" s="3">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="V21" s="3">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="W21" s="3">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="X21" s="3">
-        <v>18.0</v>
+        <v>0.0</v>
       </c>
       <c r="Y21" s="3">
-        <v>17.0</v>
+        <v>0.0</v>
       </c>
       <c r="Z21" s="3">
-        <v>27.0</v>
+        <v>0.0</v>
       </c>
       <c r="AA21" s="3">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="AB21" s="3">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="AC21" s="3">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="AD21" s="3">
-        <v>18.0</v>
+        <v>0.0</v>
       </c>
       <c r="AE21" s="3">
-        <v>17.0</v>
+        <v>0.0</v>
       </c>
       <c r="AF21" s="3">
-        <v>27.0</v>
+        <v>0.0</v>
       </c>
       <c r="AG21" s="3">
-        <v>18.0</v>
+        <v>0.0</v>
       </c>
       <c r="AH21" s="3">
-        <v>17.0</v>
+        <v>0.0</v>
       </c>
       <c r="AI21" s="3">
-        <v>27.0</v>
+        <v>0.0</v>
       </c>
       <c r="AJ21" s="3">
         <v>11.0</v>
       </c>
       <c r="AK21" s="3">
         <v>1.0</v>
       </c>
       <c r="AL21" s="3">
         <v>1.0</v>
       </c>
       <c r="AM21" s="3">
         <v>1.0</v>
       </c>
       <c r="AN21" s="3">
         <v>1.0</v>
       </c>
       <c r="AO21" s="3">
         <v>0.0</v>
       </c>
     </row>
     <row r="22" spans="1:41">
       <c r="A22" s="3">
         <v>8</v>
       </c>
       <c r="B22" s="3" t="s">
@@ -3253,111 +3253,111 @@
       <c r="G22" s="3">
         <v>7.0</v>
       </c>
       <c r="H22" s="3">
         <v>3.0</v>
       </c>
       <c r="I22" s="3">
         <v>3.0</v>
       </c>
       <c r="J22" s="3">
         <v>1.0</v>
       </c>
       <c r="K22" s="3">
         <v>168.0</v>
       </c>
       <c r="L22" s="3">
         <v>44.0</v>
       </c>
       <c r="M22" s="3">
         <v>45.0</v>
       </c>
       <c r="N22" s="3">
         <v>10.0</v>
       </c>
       <c r="O22" s="3">
-        <v>4.0</v>
+        <v>2.0</v>
       </c>
       <c r="P22" s="3">
+        <v>3.0</v>
+      </c>
+      <c r="Q22" s="3">
+        <v>2.0</v>
+      </c>
+      <c r="R22" s="3">
+        <v>51.0</v>
+      </c>
+      <c r="S22" s="3">
+        <v>69.0</v>
+      </c>
+      <c r="T22" s="3">
+        <v>48.0</v>
+      </c>
+      <c r="U22" s="3">
+        <v>1.0</v>
+      </c>
+      <c r="V22" s="3">
+        <v>1.0</v>
+      </c>
+      <c r="W22" s="3">
+        <v>1.0</v>
+      </c>
+      <c r="X22" s="3">
+        <v>17.0</v>
+      </c>
+      <c r="Y22" s="3">
+        <v>14.0</v>
+      </c>
+      <c r="Z22" s="3">
+        <v>13.0</v>
+      </c>
+      <c r="AA22" s="3">
+        <v>1.0</v>
+      </c>
+      <c r="AB22" s="3">
+        <v>1.0</v>
+      </c>
+      <c r="AC22" s="3">
+        <v>1.0</v>
+      </c>
+      <c r="AD22" s="3">
+        <v>17.0</v>
+      </c>
+      <c r="AE22" s="3">
+        <v>15.0</v>
+      </c>
+      <c r="AF22" s="3">
+        <v>13.0</v>
+      </c>
+      <c r="AG22" s="3">
+        <v>3.0</v>
+      </c>
+      <c r="AH22" s="3">
+        <v>2.0</v>
+      </c>
+      <c r="AI22" s="3">
         <v>5.0</v>
-      </c>
-[...55 lines deleted...]
-        <v>79.0</v>
       </c>
       <c r="AJ22" s="3">
         <v>42.0</v>
       </c>
       <c r="AK22" s="3">
         <v>0.0</v>
       </c>
       <c r="AL22" s="3">
         <v>1.0</v>
       </c>
       <c r="AM22" s="3">
         <v>1.0</v>
       </c>
       <c r="AN22" s="3">
         <v>1.0</v>
       </c>
       <c r="AO22" s="3">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:41">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
@@ -3378,111 +3378,111 @@
       <c r="G23" s="3">
         <v>9.0</v>
       </c>
       <c r="H23" s="3">
         <v>0.0</v>
       </c>
       <c r="I23" s="3">
         <v>3.0</v>
       </c>
       <c r="J23" s="3">
         <v>0.0</v>
       </c>
       <c r="K23" s="3">
         <v>86.0</v>
       </c>
       <c r="L23" s="3">
         <v>0.0</v>
       </c>
       <c r="M23" s="3">
         <v>40.0</v>
       </c>
       <c r="N23" s="3">
         <v>0.0</v>
       </c>
       <c r="O23" s="3">
-        <v>4.0</v>
+        <v>3.0</v>
       </c>
       <c r="P23" s="3">
-        <v>4.0</v>
+        <v>3.0</v>
       </c>
       <c r="Q23" s="3">
-        <v>4.0</v>
+        <v>3.0</v>
       </c>
       <c r="R23" s="3">
-        <v>45.0</v>
+        <v>24.0</v>
       </c>
       <c r="S23" s="3">
-        <v>41.0</v>
+        <v>28.0</v>
       </c>
       <c r="T23" s="3">
-        <v>40.0</v>
+        <v>34.0</v>
       </c>
       <c r="U23" s="3">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="V23" s="3">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="W23" s="3">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="X23" s="3">
-        <v>45.0</v>
+        <v>0.0</v>
       </c>
       <c r="Y23" s="3">
-        <v>41.0</v>
+        <v>0.0</v>
       </c>
       <c r="Z23" s="3">
-        <v>40.0</v>
+        <v>0.0</v>
       </c>
       <c r="AA23" s="3">
-        <v>4.0</v>
+        <v>1.0</v>
       </c>
       <c r="AB23" s="3">
-        <v>4.0</v>
+        <v>1.0</v>
       </c>
       <c r="AC23" s="3">
-        <v>4.0</v>
+        <v>1.0</v>
       </c>
       <c r="AD23" s="3">
-        <v>45.0</v>
+        <v>21.0</v>
       </c>
       <c r="AE23" s="3">
-        <v>41.0</v>
+        <v>13.0</v>
       </c>
       <c r="AF23" s="3">
-        <v>40.0</v>
+        <v>6.0</v>
       </c>
       <c r="AG23" s="3">
-        <v>45.0</v>
+        <v>0.0</v>
       </c>
       <c r="AH23" s="3">
-        <v>41.0</v>
+        <v>0.0</v>
       </c>
       <c r="AI23" s="3">
-        <v>40.0</v>
+        <v>0.0</v>
       </c>
       <c r="AJ23" s="3">
         <v>38.0</v>
       </c>
       <c r="AK23" s="3">
         <v>1.0</v>
       </c>
       <c r="AL23" s="3">
         <v>2.0</v>
       </c>
       <c r="AM23" s="3">
         <v>1.0</v>
       </c>
       <c r="AN23" s="3">
         <v>1.0</v>
       </c>
       <c r="AO23" s="3">
         <v>0.0</v>
       </c>
     </row>
     <row r="24" spans="1:41">
       <c r="A24" s="3">
         <v>19</v>
       </c>
       <c r="B24" s="3" t="s">
@@ -3503,261 +3503,191 @@
       <c r="G24" s="3">
         <v>9.0</v>
       </c>
       <c r="H24" s="3">
         <v>0.0</v>
       </c>
       <c r="I24" s="3">
         <v>3.0</v>
       </c>
       <c r="J24" s="3">
         <v>0.0</v>
       </c>
       <c r="K24" s="3">
         <v>174.0</v>
       </c>
       <c r="L24" s="3">
         <v>0.0</v>
       </c>
       <c r="M24" s="3">
         <v>44.0</v>
       </c>
       <c r="N24" s="3">
         <v>0.0</v>
       </c>
       <c r="O24" s="3">
-        <v>4.0</v>
+        <v>3.0</v>
       </c>
       <c r="P24" s="3">
-        <v>4.0</v>
+        <v>3.0</v>
       </c>
       <c r="Q24" s="3">
-        <v>4.0</v>
+        <v>3.0</v>
       </c>
       <c r="R24" s="3">
-        <v>71.0</v>
+        <v>54.0</v>
       </c>
       <c r="S24" s="3">
-        <v>74.0</v>
+        <v>59.0</v>
       </c>
       <c r="T24" s="3">
-        <v>73.0</v>
+        <v>61.0</v>
       </c>
       <c r="U24" s="3">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="V24" s="3">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="W24" s="3">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="X24" s="3">
-        <v>71.0</v>
+        <v>0.0</v>
       </c>
       <c r="Y24" s="3">
-        <v>74.0</v>
+        <v>0.0</v>
       </c>
       <c r="Z24" s="3">
-        <v>73.0</v>
+        <v>0.0</v>
       </c>
       <c r="AA24" s="3">
-        <v>4.0</v>
+        <v>1.0</v>
       </c>
       <c r="AB24" s="3">
-        <v>4.0</v>
+        <v>1.0</v>
       </c>
       <c r="AC24" s="3">
-        <v>4.0</v>
+        <v>1.0</v>
       </c>
       <c r="AD24" s="3">
-        <v>71.0</v>
+        <v>17.0</v>
       </c>
       <c r="AE24" s="3">
-        <v>74.0</v>
+        <v>15.0</v>
       </c>
       <c r="AF24" s="3">
-        <v>73.0</v>
+        <v>12.0</v>
       </c>
       <c r="AG24" s="3">
-        <v>71.0</v>
+        <v>0.0</v>
       </c>
       <c r="AH24" s="3">
-        <v>74.0</v>
+        <v>0.0</v>
       </c>
       <c r="AI24" s="3">
-        <v>73.0</v>
+        <v>0.0</v>
       </c>
       <c r="AJ24" s="3">
         <v>39.0</v>
       </c>
       <c r="AK24" s="3">
         <v>0.0</v>
       </c>
       <c r="AL24" s="3">
         <v>1.0</v>
       </c>
       <c r="AM24" s="3">
         <v>1.0</v>
       </c>
       <c r="AN24" s="3">
         <v>1.0</v>
       </c>
       <c r="AO24" s="3">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:41">
       <c r="A25" s="3"/>
       <c r="B25" s="3"/>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>117</v>
       </c>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
-      <c r="G25" s="3">
-[...103 lines deleted...]
-      </c>
+      <c r="G25" s="3"/>
+      <c r="H25" s="3"/>
+      <c r="I25" s="3"/>
+      <c r="J25" s="3"/>
+      <c r="K25" s="3"/>
+      <c r="L25" s="3"/>
+      <c r="M25" s="3"/>
+      <c r="N25" s="3"/>
+      <c r="O25" s="3"/>
+      <c r="P25" s="3"/>
+      <c r="Q25" s="3"/>
+      <c r="R25" s="3"/>
+      <c r="S25" s="3"/>
+      <c r="T25" s="3"/>
+      <c r="U25" s="3"/>
+      <c r="V25" s="3"/>
+      <c r="W25" s="3"/>
+      <c r="X25" s="3"/>
+      <c r="Y25" s="3"/>
+      <c r="Z25" s="3"/>
+      <c r="AA25" s="3"/>
+      <c r="AB25" s="3"/>
+      <c r="AC25" s="3"/>
+      <c r="AD25" s="3"/>
+      <c r="AE25" s="3"/>
+      <c r="AF25" s="3"/>
+      <c r="AG25" s="3"/>
+      <c r="AH25" s="3"/>
+      <c r="AI25" s="3"/>
+      <c r="AJ25" s="3"/>
+      <c r="AK25" s="3"/>
+      <c r="AL25" s="3"/>
+      <c r="AM25" s="3"/>
+      <c r="AN25" s="3"/>
+      <c r="AO25" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AO1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
-    <mergeCell ref="E2:E2"/>
-[...6 lines deleted...]
-    <mergeCell ref="AJ2:AJ2"/>
+    <mergeCell ref="E2:F2"/>
+    <mergeCell ref="G2:J2"/>
+    <mergeCell ref="K2:N2"/>
+    <mergeCell ref="O2:T2"/>
+    <mergeCell ref="U2:Z2"/>
+    <mergeCell ref="AA2:AF2"/>
+    <mergeCell ref="AG2:AI2"/>
+    <mergeCell ref="AJ2:AO2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>